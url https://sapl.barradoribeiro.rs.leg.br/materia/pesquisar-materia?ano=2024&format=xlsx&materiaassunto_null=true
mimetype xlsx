--- v0 (2025-12-13)
+++ v1 (2026-04-10)
@@ -54,117 +54,117 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei</t>
   </si>
   <si>
     <t>Jair Machado</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>- Aprova , ad referendum, a decisão do Chefe do Poder Executivo e autoriza a contratualização através do Termo Aditivo do Contrato de Programa nº 263 para Regime de Concessão com a CORSAN para adequação ao Novo Marco do Saneamento Básico - Lei nº 14.026/2020</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>- Altera o Parágrafo único do artigo 6º da Lei Municipal nº 1.123/1996, que cria o Conselho Municipal de Desenvolvimento Agropecuário - COMAGRO;</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>- Altera o artigo 126 da Lei Municipal nº 363/1977. que estabelece o Código Tributário Municipal;</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Altera o caput e acrescenta o Parágrafo único ao art. 28 da lei Municipal nº 103/1963, que estabelece o Código de posturas do Município de Barra do Ribeiro;</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>PROP</t>
   </si>
   <si>
     <t>Proposição</t>
   </si>
   <si>
     <t>Leandro Caldas</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/590/rua_arno_jegger.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/590/rua_arno_jegger.docx</t>
   </si>
   <si>
     <t>Represento neste pedido a solicitação de moradores da Rua: Arno Jegger, Bairro: Pavão venho solicitar sinalização e se possível colocação de quebra mola, assim como revisão da rede de esgoto e canalização do VALÃO ao lado da Praça e campo de futebol na área de lazer.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/591/mocao-de-apoio-a-cpi-al_2.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/591/mocao-de-apoio-a-cpi-al_2.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO PARA INSTALAÇÃO DA CPI NA ASSEMBLEIA LEGISLATIVA PARA INVESTIGAR AS RECORRENTES FALHAS NO SERVIÇO PÚBLICO CONCEDIDO DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/592/rua_joao_cristofoli_neto.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/592/rua_joao_cristofoli_neto.docx</t>
   </si>
   <si>
     <t>Represento neste pedido a solicitação de moradores da Rua; João Cristófoli Neto no  Bairro: Três Vendas para colocação de iluminação, assim como revisão das que se encontram queimadas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -471,68 +471,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/590/rua_arno_jegger.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/591/mocao-de-apoio-a-cpi-al_2.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/592/rua_joao_cristofoli_neto.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/590/rua_arno_jegger.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/591/mocao-de-apoio-a-cpi-al_2.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2024/592/rua_joao_cristofoli_neto.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="103.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="241.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>