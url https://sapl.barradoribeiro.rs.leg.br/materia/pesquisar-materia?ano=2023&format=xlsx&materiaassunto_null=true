--- v0 (2025-12-13)
+++ v1 (2026-04-04)
@@ -54,1381 +54,1381 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IPL</t>
   </si>
   <si>
     <t>Indicação de Projeto de Lei</t>
   </si>
   <si>
     <t>Jair Machado</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/434/projetos_de_lei_01-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/434/projetos_de_lei_01-2023.pdf</t>
   </si>
   <si>
     <t>- Institui o Programa de Recuperação Fiscal - REFIS MUNICIPAL; e dá outras providências;</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Vitor Binfaré Mottin</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/301/projetos_de_lei_01-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/301/projetos_de_lei_01-2023.pdf</t>
   </si>
   <si>
     <t>Proíbe o descarte de Lixo, entulho de obras e outros materiais inservíveis, em vias públicas urbanas e rurais do Município. Cria o Ecoponto, e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/302/projetos_de_lei_02-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/302/projetos_de_lei_02-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Celebrar Convênio de Regulação, com a Agência Reguladora de Intermunicipal de Saneamento do rio Grande do Sul - RS, e dá outras Providências</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_03-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_03-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Contratar Temporariamente 4 (quatro) Recepcionistas.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/304/projetos_de_lei_04-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/304/projetos_de_lei_04-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a  abrir Crédito no valor de R$ 232.353,64</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/305/projetos_de_lei_05-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/305/projetos_de_lei_05-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito no Valor de R$1.000.000,00.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_06-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_06-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação das vias públicas do Distrito de Douradilho e dá outras providências,</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_07-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_07-2023.pdf</t>
   </si>
   <si>
     <t>_Dispõe sobre a denominação das vias públicas da Extensão Urbana do Passo Grande, e dá outras providências;</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_08-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_08-2023.pdf</t>
   </si>
   <si>
     <t>-Dispõe sobre a denominação das vias públicas da Extensão Urbana do Passo da Estância, e dá outras providências;</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_09-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_09-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente 1(um) Motorista;</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_10-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_10-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente 1(um) Servente;</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_11-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_11-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 35.000,00;</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_12-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_12-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 300.000,00;</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_13-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_13-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Auxílio - Transporte para os servidores públicos municipais, revoga as disposições em contrário, em especial a Lei Municipal nº 976/93 e o Decreto Municipal nº 3.227/2010; e dá outras providências.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/320/projeto_de_lei_14-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/320/projeto_de_lei_14-2023.pdf</t>
   </si>
   <si>
     <t>-Autoriza a concessão de reajuste salarial aos Secretários Municipais de Barra do Ribeiro</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_15-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_15-2023.pdf</t>
   </si>
   <si>
     <t>-Dispõe sobre o índice para a revisão anual dos vencimentos dos Agentes Políticos do Município de Barra do Ribeiro;</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_16-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_16-2023.pdf</t>
   </si>
   <si>
     <t>-Dispõe sobre o índice para revisão geral anual dos vencimentos dos servidores públicos ativos , inativos e pensionistas municipais do poder Executivo, e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_17-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_17-2023.pdf</t>
   </si>
   <si>
     <t>-Autoriza o Poder Executivo a conceder Reajuste Salarial aos Servidores Públicos Ativos, Inativos e Pensionistas Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/329/pl_018-2023_-_reajuste_dos_vencimentos_servidores_legislativo.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/329/pl_018-2023_-_reajuste_dos_vencimentos_servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a conceder Reajuste Salarial aos Servidores Públicos Ativos, Inativos e Pensionistas do Poder Legislativo.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/330/pl_019-2022_-_revisao_anual_dos_vencimentos_servidores_legislativo.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/330/pl_019-2022_-_revisao_anual_dos_vencimentos_servidores_legislativo.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para revisão anual dos vencimentos dos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/331/pl_020-2023_-_revisao_anual_dos_vencimentos_agentes_politicos_legislativo.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/331/pl_020-2023_-_revisao_anual_dos_vencimentos_agentes_politicos_legislativo.pdf</t>
   </si>
   <si>
     <t>Estabelece o índice para revisão anual dos vencimentos dos Agentes Políticos do Poder Legislativo.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_021-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_021-2023.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 24 e 25 da Lei Municipal nº 1.284, de 30 de Dezembro de 1998;</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_022-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_022-2023.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos de Lei Municipal nº 2.663, de 16 de Fevereiro de 2023, que institui o Auxílio - Transporte para os servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_23-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_23-2023.pdf</t>
   </si>
   <si>
     <t>-Suspende o pagamento e o desconto do Imposto de Renda sobre Propriedade Predial e Territorial Urbana -IPTU referente ao exercício de 2023.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>João Francisco Feijó</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_24-2023.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_24-2023.docx</t>
   </si>
   <si>
     <t>Dá nome de Travessa 15 de Fevereiro, à uma Travessa da Rua Aldo Dias no Bairro Mate Doce do Município de Barra do Ribeiro</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_25-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_25-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente 7 (sete) vigilantes.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_026-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_026-2023.pdf</t>
   </si>
   <si>
     <t>- Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 16.00.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/383/projeto_de_lei_027-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/383/projeto_de_lei_027-2023.pdf</t>
   </si>
   <si>
     <t>- Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 41.666,67.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_28-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_28-2023.pdf</t>
   </si>
   <si>
     <t>- Altera Anexos a acresce o Anexo I.D aos Artigos 6º e 12 da Lei Municipal nº 2.621, de 29 de Setembro de 2022.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_29-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_29-2023.pdf</t>
   </si>
   <si>
     <t>-Dispõe sobre o parcelamento e desconto do Imposto sobre Propriedade Predial e Territorial Urbana -IPTU para exercício de 2023 e dá outras providências;</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_30-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_30-2023.pdf</t>
   </si>
   <si>
     <t>-Dispõe sobre o Plano Municipal de Cultura de Barra do Ribeiro, seus princípios, objetivos, estrutura, organização, gestão. inter-relações entre os seus componentes, recursos humanos, financiamento, e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Janete Laux</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_-__rua_bambu_pssa_ivo_bandar_okraszewski.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_-__rua_bambu_pssa_ivo_bandar_okraszewski.pdf</t>
   </si>
   <si>
     <t>Altera o inciso IV do Artigo 1º da Lei Municipal nº 2.656, de 16 de janeiro de 2023, passando a Rua "6" - Rua Bambu a ser chamada Rua Ivo Bandar Okraszeuski.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_-_rua_pau_-_brasil_passa_para_rua_helio_stropper_1.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_-_rua_pau_-_brasil_passa_para_rua_helio_stropper_1.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso IV do artigo 1º da Lei Municipal nº 2.656, passando a Rua "7" - Pau-brasil a se chamar Rua Hélio Stropper.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_033-2023_2.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_033-2023_2.pdf</t>
   </si>
   <si>
     <t>- Autoriza o Poder Executivo a Celebrar Convenio com a Associação para Controle Populacional Animal de Barra do Ribeiro RS- ACPA, e dá outras providências;</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_034-2023_1.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_034-2023_1.pdf</t>
   </si>
   <si>
     <t>-Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 250.000,00;</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_035-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_035-2023.pdf</t>
   </si>
   <si>
     <t>_Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 400.000,00;</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_036-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_036-2023.pdf</t>
   </si>
   <si>
     <t>_Autoriza o poder Executivo a prorrogar por tempo determinado o contrato de 1(um) Veterinário, em conformidade com as Leis Municipais nº 2.521/2021 e nº 2.587/2022;</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_038-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_038-2023.pdf</t>
   </si>
   <si>
     <t>- Autoriza o Poder Executivo a prorrogar por tempo determinado o contrato temporário de 1(um) Agente às Endemias, em conformidade com as Leis Municipais nº 2.459/2020, nº 2.517/2021 e nº 2.588/2022 e dá outras providências;</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_038-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_038-2023.pdf</t>
   </si>
   <si>
     <t>- Autoriza o Poder executivo a prorrogar por tempo determinado o contrato temporário de 2(dois) Motoristas, em conformidade com a Lei Municipal nº 2.593/2022.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_039-2023_-_contratacao_agentes.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_039-2023_-_contratacao_agentes.pdf</t>
   </si>
   <si>
     <t>-  Cria os empregos públicos de Agente Comunitário de Saúde e de Agente de Combate ás Endemias;</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_040-2023_-_cria_o_bairro_recanto_dos_lara.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_040-2023_-_cria_o_bairro_recanto_dos_lara.pdf</t>
   </si>
   <si>
     <t>- Cria o Bairro Recanto dos Laras, denomina Servidões e dá outras providências; - Institui o Programa de Recuperação Fiscal - REFIS MUNICIPAL; e dá outras</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_-_0041-2023-_refiz_municipal.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_-_0041-2023-_refiz_municipal.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS MUNICIPAL; e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_042-2023_-_contratacao_de_fisioterepeuta.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_042-2023_-_contratacao_de_fisioterepeuta.pdf</t>
   </si>
   <si>
     <t>- Autoriza o Poder Executivo a contratar temporariamente 1(um) Fisioterapeuta ,e dá outras providências;</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_043-2023_contratacao_de_psicologo.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_043-2023_contratacao_de_psicologo.pdf</t>
   </si>
   <si>
     <t>- Autoriza o Poder Executivo a contratar Temporariamente 1(um) Psicólogo.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_044-2023.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_044-2023.docx</t>
   </si>
   <si>
     <t>Dá nome de “PRAÇA LUDVIG GOLOMBIESKI” à praça situada no Município de Barra do Ribeiro, na Rua Marechal Floriano, lado par, próximo ao Arroio Ribeiro.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_045-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_045-2023.pdf</t>
   </si>
   <si>
     <t>- Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 150.000,00 .</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_046-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_046-2023.pdf</t>
   </si>
   <si>
     <t>-Acresce eventos na Lei Municipal nº 1.861, no seu Anexo 1 - Calendário de Eventos.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_47-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_47-2023.pdf</t>
   </si>
   <si>
     <t>_ Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 81.640,00;</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_48-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_48-2023.pdf</t>
   </si>
   <si>
     <t>_ Regulamenta no âmbito municipal , a reserva de faixa não edificável ao longo das faixas de domínio público nas rodovias Municipais, conforme os termos do art. 4º da Lei Federal nº 6.766/79;</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_lei_49-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_lei_49-2023.pdf</t>
   </si>
   <si>
     <t>_ Altera o Anexo Ùnico da Lei Municipal nº 2.689/2023, que cria os empregos públicos de agente Comunitário de Saúde e de Agente de combate às Endemias.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_lei_50-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_lei_50-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO  A PRORROGAR POR TEMPO DETERMINADO O CONTRATO DE 2 (DOIS) ADVOGADOS ,EM CONFORMIDADE COM AS LEIS MUNICIPAIS Nº 2.526/2021 E Nº 2.597/2022.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_lei_51-2023_ldo.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_lei_51-2023_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_lei_052-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_lei_052-2023.pdf</t>
   </si>
   <si>
     <t>-Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 64.975,00.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_lei_53-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_lei_53-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 35.600,00</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_lei_54-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_lei_54-2023.pdf</t>
   </si>
   <si>
     <t>Altera o ‘caput’ do artigo 2º da Lei Municipal nº 1.436/2001, que dispõe sobre o valor mínimo para ajuizamento e cobrança de dívida ativa e dá outras providências.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_de_lei_055-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_de_lei_055-2023.pdf</t>
   </si>
   <si>
     <t>- Altera , revoga o parágrafo único e acrescenta os incisos I, II, III e IV ao art.123 da Lei Municipal nº 363/1977, que consolida a Legislação Tributaria do Município, estabelecendo o Código Tributário Municipal;</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/500/projeto_de_lei_056-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/500/projeto_de_lei_056-2023.pdf</t>
   </si>
   <si>
     <t>_ Prorroga o prazo de adesão ao Regime de Previdência e dá outras providências;</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/501/projeto_de_lei_057-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/501/projeto_de_lei_057-2023.pdf</t>
   </si>
   <si>
     <t>- Dispõe sobre a regulamentação da Lei Federal 14.434/2022 cria o Completivo Remuneratório e dá outras providências;</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/502/projeto_de_lei_058-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/502/projeto_de_lei_058-2023.pdf</t>
   </si>
   <si>
     <t>_ Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 60.275,00.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_59-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_59-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a abrir Crédito Especial no valor de R$ 142.574,81.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_60-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_60-2023.pdf</t>
   </si>
   <si>
     <t>- Autoriza o Poder Executivo a firmar Termo de Sessão de Uso com a Companhia Riograndense de Saneamento- CORSAN, e dá outras providências,</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_061-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_061-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a venda de ações do Grupo CEEE (Companhia Estadual de Distribuição de Energia Elétrica – CEEE-D e Companhia Estadual de Energia Elétrica – CEEE-G) e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_062-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_062-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ 315.387,94.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_063-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_063-2023.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Lei Municipal nº 2.703/2023, que modifica o Código Tributário Municipal.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_64-2023_-_luiz_nardino_vencato..docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_64-2023_-_luiz_nardino_vencato..docx</t>
   </si>
   <si>
     <t>Altera o inciso VIII do artigo 1° da Lei Municipal n° 2.656, de 16 de janeiro de 2023, passando a Rua “10” – Rua Oliveiras a se chamar Rua Luiz Nardino Vencato.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_65-2023_-_juazeiros.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_65-2023_-_juazeiros.docx</t>
   </si>
   <si>
     <t>Altera o inciso VI do artigo 1º da Lei Municipal n° 2.656, de 16 de janeiro de 2023, passando a Rua “8” - Rua Juazeiros a se chamar Rua Orlando Antônio Pavlack.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/525/pl_066_-_loa_2024_-_completa.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/525/pl_066_-_loa_2024_-_completa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Barra do Ribeiro para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_067-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_067-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado o contrato temporário de 3 Operários e 4 Vigilantes, em conformidade com as Leis Municipais nº 2.546/2021 e nº 2.624/2022.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_068-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_068-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado os contratos temporários de Professores Nível I e Nível II, Atendentes de Creches, Merendeiras, Motoristas, Operários e Serventes e dá outras providências</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_069-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_069-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado os contratos temporários de 3 (três) Serventes e 6 (seis) Vigilantes, em conformidade com a Lei Municipal nº 2.639/2022.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/533/projeto_de_lei_070-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/533/projeto_de_lei_070-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado o contrato temporário de 1 (um) Vigilante, em conformidade com a Lei Municipal n° 2.640/2022.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_071-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_071-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado os contratos temporários da Secretaria Municipal de Obras, Trânsito e Planejamento.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_de_lei_072-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_de_lei_072-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado os contratos temporários da Secretaria Municipal do Desenvolvimento Social, Cidadania, Habitação, Mulher, Família, Juventude e Direitos Humanos.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_073-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_073-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado o contrato temporário de 1 Secretário de Escola, em conformidade com as Leis Municipais n° 2.501/2020, 2.568/2021 e 2.646/2022.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/537/projeto_de_lei_074-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/537/projeto_de_lei_074-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado o contrato temporário de 1 Psicólogo, em conformidade com as Leis Municipais n° 2.502/2020, 2.569/2021 e 2.647/2023.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_075-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_075-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado o contrato temporário de 1 Fisioterapeuta, em conformidade com as Leis Municipais n° 2.503/2020, 2.570/2021 e 2.648/2022.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_076-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_076-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado o contrato temporário de 4 (quatro) Operários, em conformidade com as Leis Municipais n° 2.507/2020, 2.571/2021 e 2.650/2023.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_077-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_077-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado o contrato temporário de 4 (quatro) Recepcionistas, em conformidade com a Lei Municipal nº 2.653/2023.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_78-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_78-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado os contratos temporários dos profissionais da área da saúde e demais cargos.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_79-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_79-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado o contrato temporários de 1( um) Odontólogo (a), em conformidade com as Leis Municipais de n° 2.394/2018, nº 2.438/2019, n° 2.494/2020, nº 2.566/2021 e nº 2.643/2022.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_80-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_80-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar por tempo determinado os contratos temporários de 2 Enfermeiros, 2 Técnicos em Enfermagem e 2 Serventes, em conformidade com as Leis Municipais nº 2.492/20220, nº 2.572/2021 e nº 2.649/2022.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_lei_81-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_lei_81-2023.pdf</t>
   </si>
   <si>
     <t>-Autoriza o Poder Executivo a abrir Crédito Especial no valor de R$ !9.317,,75;</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/561/pojeto_de_lei_082-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/561/pojeto_de_lei_082-2023.pdf</t>
   </si>
   <si>
     <t>_ Autoriza o Poder Executivo a contratar operação de crédito com o banco do Brasil S.A e dá outras providências;</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_lei_83-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_lei_83-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Associação para Controle Populacional Animal de Barra do Ribeiro RS - ACPA, e dá outras providências;</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/563/projeto_de_lei_84-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/563/projeto_de_lei_84-2023.pdf</t>
   </si>
   <si>
     <t>_ Autoriza o Poder Executivo a celebrar Convênio com o Clube Atlético Nacional _ CAN e dá outras providências;</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/564/projeto_de_lei_85-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/564/projeto_de_lei_85-2023.pdf</t>
   </si>
   <si>
     <t>_ Autoriza o Poder Executivo a celebrar Convênio com o Piquete Os Caudilhos, e dá outras providências;</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/565/projeto_de_lei_86-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/565/projeto_de_lei_86-2023.pdf</t>
   </si>
   <si>
     <t>- Autoriza a doação de imóveis do Município a ONG Biguá Associação de Canoagem e Preservação Ambiental;</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/566/projeto_de_lei_87-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/566/projeto_de_lei_87-2023.pdf</t>
   </si>
   <si>
     <t>- Institui a Coordenadoria Municipal de Defesa Civil - COMDEC, revoga a Lei nº 1.654/2004, e dá outras providências;</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_de_lei_88-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_de_lei_88-2023.pdf</t>
   </si>
   <si>
     <t>_ Cria o Fundo Municipal de Defesa Civil - FUNDEC, e o Conselho Municipal de Defesa Civil - COMUDEC, do Município de Barra do Ribeiro, e dá outras providências;</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_lei_89-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_lei_89-2023.pdf</t>
   </si>
   <si>
     <t>- Concede desconto para pagamento do Imposto Sobre Propriedade, Predial e Territorial Urbana - IPTU no exercício de 2024;</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/569/projeto_de_lei_90-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/569/projeto_de_lei_90-2023.pdf</t>
   </si>
   <si>
     <t>_ Dispõe sobre a Política Municipal de Proteção e Defesa Civil, institui o Plano Municipal de Proteção e Defesa Civil e dá outras providências.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/572/pojeto_de_lei_091-2023_2.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/572/pojeto_de_lei_091-2023_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Regime Próprio de Previdência Social - RPPS. e dá outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/573/pojeto_de_lei_092-2023_1.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/573/pojeto_de_lei_092-2023_1.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos da Lei Municipal n° 1.428/2001, que institui o Fundo de Aposentadoria e Pensão do Servidor - FAPS.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/574/pojeto_de_lei_093-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/574/pojeto_de_lei_093-2023.pdf</t>
   </si>
   <si>
     <t>Altera, acrescenta e revoga dispositivos da Lei Municipal nº 2.520/2021, que dispõe sobre a Gratificação por Atividade Especial ao Gestor do RPPS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/575/pojeto_de_lei_094-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/575/pojeto_de_lei_094-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Associação de Pais e Amigos dos Excepcionais - APAE, e dá outras providências.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/580/pojeto_de_lei_095-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/580/pojeto_de_lei_095-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente profissionais da área da saúde e demais cargos.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/581/pojeto_de_lei_096-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/581/pojeto_de_lei_096-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo contratar temporariamente 5 (cinco) Operários.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/582/pojeto_de_lei_097-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/582/pojeto_de_lei_097-2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.712/2023.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/583/pojeto_de_lei_098-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/583/pojeto_de_lei_098-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do Imposto sobre Propriedade Predial e Territorial Urbana - IPTU e a Taxa de Coleta de Lixo para o exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/584/pojeto_de_lei_099-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/584/pojeto_de_lei_099-2023.pdf</t>
   </si>
   <si>
     <t>- Acrescenta o artigo 5º e os parágrafos 1º, 2º, 3º, 4º, 5º e 6º à Lei nº 2.158/2011;</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/585/pojeto_de_lei_100-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/585/pojeto_de_lei_100-2023.pdf</t>
   </si>
   <si>
     <t>- Dispõe sobre a regulamentação da Política Pública de Assistência Social , e Sistema Único de Assistência Social - SUAS, no Município de Barra do Ribeiro; e dá outras providências.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_resolucao_legislativa_01.2023_-_concede_aumento_vale.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_resolucao_legislativa_01.2023_-_concede_aumento_vale.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Resolução Legislativa n.º 02/2006.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_resolucao_legislativa_02.2023_-_concede_abono_aos_servidores_da_camara_municipal.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_resolucao_legislativa_02.2023_-_concede_abono_aos_servidores_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Concede abono aos servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/455/projeto_de_decreto_legislativo_01.2023_-_aprovacao_contas_2017.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/455/projeto_de_decreto_legislativo_01.2023_-_aprovacao_contas_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das Contas de Governo do Município de Barra do Ribeiro referente ao exercício de 2017.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/571/projeto_de_decreto_legislativo_02.2023_-_autoriza_viagem_prefeito.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/571/projeto_de_decreto_legislativo_02.2023_-_autoriza_viagem_prefeito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito Municipal a participar da Expedição Seival – Águas da Integração – Hidrovia Brasil-Uruguai.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>PRQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Leandro Caldas</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Como presidente da Comissão de Infraestrutura Saúde e Meio Ambiente, solicito que seja convidada a Secretária da Saúde do Município para prestar esclarecimentos a respeito da falta de Médico no ESF Três Vendas. Assim como Prestar informações à esta Casa referente aos contratos com as empresas, ( associação ou cooperativa) que são responsáveis de contratar os Médico. _x000D_
 _x000D_
 Justificativa:_x000D_
 A pedido da População, e informação a este Poder Fiscalizador</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/300/of._gab._no_010-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/300/of._gab._no_010-2023.pdf</t>
   </si>
   <si>
     <t>Solicitação de Sessão Extraordinária para apreciação dos Projetos 01, 02, 03, 04 e 05/2023.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>PROP</t>
   </si>
   <si>
     <t>Proposição</t>
   </si>
   <si>
     <t>Celiana Hubner, Dalvane Barbian, Everton Antunes, João Francisco Feijó, Kátia Feijó</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/317/proposicao_no_01-_2023_-_mocao_piquete_os_caudilhos.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/317/proposicao_no_01-_2023_-_mocao_piquete_os_caudilhos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO _x000D_
 _x000D_
 PIQUETE OS CAUDILHOS_x000D_
 _x000D_
 Esta moção de parabenização, é uma homenagem pelos seus 50 anos de fundação e histórias na nossa querida Cidade de Barra do Ribeiro</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/318/ipl_nao_e_nao.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/318/ipl_nao_e_nao.docx</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a criação do “Protocolo Não é Não” de enfrentamento e apoio às mulheres e meninas, vítimas de violência sexual ou assédio em estabelecimentos de lazer no âmbito do município de Barra do Ribeiro e dá outras providências._x000D_
  _x000D_
 Art. 1º Esta Lei estabelece diretrizes para criação do “Protocolo Não é Não” de atendimento e apoio às mulheres e meninas, vítimas de violência sexual ou assédio, a ser implementado em estabelecimentos de lazer no âmbito do município de Barra do Ribeiro._x000D_
 Parágrafo único: Para fins desta Lei consideram-se estabelecimentos de la-zer aqueles que prestam serviços de bar, eventos festivos, shows, restaurante, ca-sa noturna e similares._x000D_
  _x000D_
 Art. 2º “O Protocolo Não é Não” terá como princípios a celeridade, o atendi-mento humanizado, o respeito à dignidade e à honra, o resguardo da intimidade e da integridade física e psicológica da vítima, bem como a preservação de todos os meios de prova em direito admitidos._x000D_
  _x000D_
 Art. 3º Para fins desta Lei o conceito de violência sexual ou assédio e as di-retrizes de atendimento, são aquelas previstas, no que couber, na legislação fede-ral e na legislação especial vigente: Lei Federal nº 13.718/18, Lei 12.015 de 7 de agosto de 2009; Decreto Lei n° 2.848 de 7 de dezembro de 1940; Lei 11.340 de 7 de agosto de 2006 e do Decreto 7.958 de 13 de Março de 2013._x000D_
  _x000D_
 Art. 4º  É direito das mulheres e meninas vítimas de assédio ou violência sexual:_x000D_
 I - O respeito às suas decisões;_x000D_
 II- Ser prontamente atendida por funcionárias e funcionários do estabeleci-mento para relatar a agressão, resguardar provas ou qualquer evidência que pos-sa servir a responsabilização do agressor;_x000D_
 III - Ser acompanhada por pessoa de sua inteira confiança;_x000D_
 IV - Ser imediatamente protegida do agressor;_x000D_
 V - Acionar os órgãos de segurança pública competentes com auxílio do es-tabelecimento;_x000D_
 VI - Não ser atendida com preconceito;_x000D_
  _x000D_
 Art. 5º Caberá ao estabelecimento, no ato de adesão ao “Protocolo Não é Não” a implantação das medidas a seguir descritas:_x000D_
 I - Capacitar os profissionais, a partir de uma formação humanizada, com respeito às diferenças, numa perspectiva de acolhimento da vítima, independen-temente da cor, do gênero e da classe social;_x000D_
 II - Criar espaços de acolhimento seguro no interior do estabelecimento;_x000D_
 III - Assegurar que o atendimento à vítima seja realizado em conexão com a rede de proteção do poder público competente;_x000D_
 IV - Acionar o agente da autoridade policial para que, simultâneo ao aten-dimento da vítima, sejam adotadas as providências em relação ao agressor._x000D_
 V - Ampliar, sempre que possível, medidas de prevenção à violência nos ambientes de circulação._x000D_
@@ -1439,1450 +1439,1450 @@
 II - direcionar a vítima para local reservado;_x000D_
 III - informar a vítima sobre os procedimentos que serão adotados;_x000D_
 IV - acionar o agente da autoridade policial;_x000D_
 V -  solicitar atendimento médico;_x000D_
 VI - garantir acompanhamento a vítima durante a realização do exame de corpo de delito;_x000D_
 VII - promover a imediata busca pelo agressor;_x000D_
 VIII - preservar as imagens, registros e todos os meios de prova em direito admitidas que possam auxiliar na investigação, caso iniciada._x000D_
  _x000D_
 Art. 7º Esta lei entra em vigor na data de sua publicação._x000D_
  _x000D_
 Sala de sessões, em ___  de _________ de 2023._x000D_
 _x000D_
 _x000D_
 _x000D_
  _x000D_
 JORGE LEANDRO CALDAS (PT)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Celiana Hubner, Dalvane Barbian, Everton Antunes, Felipe Naibert, Janete Laux, João Francisco Feijó, Juliano Duarte, Kátia Feijó</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/319/proposicao_no_03-_2023_-_mocao_katia_almeida.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/319/proposicao_no_03-_2023_-_mocao_katia_almeida.pdf</t>
   </si>
   <si>
     <t>MOÇÃO _x000D_
 _x000D_
 KATIA ALMEIDA_x000D_
 _x000D_
 Esta moção de parabenização, é uma homenagem e reconhecimento pelos serviços prestados desde 1989, seu louvável comprometimento com essa Casa e com a comunidade Barrense._x000D_
 Por tanto, a Câmara de Vereadores de Barra do Ribeiro vem a público externar, o respeito e satisfação pelo desempenho e relevante trabalhos realizados</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/324/proposicao_no_004.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/324/proposicao_no_004.docx</t>
   </si>
   <si>
     <t>Que a prefeitura municipal crie uma conta de WhatsApp, para que os cidadãos possam solicitar os serviços de iluminação publica via aplicativo de mensagens._x000D_
 _x000D_
 Apresentada pelo vereador Suplente: Luciano Silva/PT</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/325/proposicao_no_005_-_mutirao_no_bairro.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/325/proposicao_no_005_-_mutirao_no_bairro.pdf</t>
   </si>
   <si>
     <t>Que a prefeitura municipal crie o programa “Mutirão no Bairro”, levando diversos serviços públicos, a um determinado bairro, num mesmo período._x000D_
 Proposição apresentada pelo vereador Suplente Luciano Silva</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/326/proposicao_no_006.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/326/proposicao_no_006.docx</t>
   </si>
   <si>
     <t>Que a prefeitura municipal, busque junto ao governo do estado, formas de diminuir o número de animais silvestres atropelados e mortos na rodovia ERS 709.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Que a prefeitura municipal estude uma forma de contribuir para a expansão da internet fibra óptica nas comunidades rurais.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Everton Antunes</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/328/proposicao_no_008-_programa_de_cursos_profisionalizantes.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/328/proposicao_no_008-_programa_de_cursos_profisionalizantes.docx</t>
   </si>
   <si>
     <t>Solicito ao Executivo, que através da Secretária de Desenvolvimento Econômico Municipal estude uma proposta para o Município de Barra do Ribeiro aderir ao Programa de Capacitação Profissional, buscando Junto aos empresários a necessidade do município para capacitar mulheres e homens para preencher vagas de emprego aqui de nosso municio.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Juliano Duarte</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/332/proposicao_no_009_-_limpeza_de_bueiros.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/332/proposicao_no_009_-_limpeza_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada com urgência a limpeza dos bueiros localizados na Rua Aldo Dias Esquina Com Avenida Carlos Evangelista Py Bairro Mate Doce.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/333/proposicao_no_010_-_iluminacao.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/333/proposicao_no_010_-_iluminacao.pdf</t>
   </si>
   <si>
     <t>Pedido De Providencia iluminação na Rua Antônio Carlos de Albuquerque e Avenida Castelo Branco e previsão de ser colocado no Bairro da Pavão as lâmpadas de Led.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/334/proposicao_no_011_-_manutencao_e_limpeza.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/334/proposicao_no_011_-_manutencao_e_limpeza.pdf</t>
   </si>
   <si>
     <t>Pedidos de manutenção e limpeza nas Praças dos Bairro e manutenção na Praça do Bairro Pavão e qual a data prevista para volta das obras na Quadra Poli-esportiva. Limpeza e manutenção na Praça Rua Estanislau Iplinsk._x000D_
 Manutenção limpeza e aterro na Praça atrás da Rua Aldo Dias.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/335/proposicao_no_012_-iluminacao_publica.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/335/proposicao_no_012_-iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Solicito iluminação pública para os moradores de Douradilho, Estrada_x000D_
 Murlik, Alto Douradilho e Pangaré.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>Celiana Hubner, Dalvane Barbian, Everton Antunes, Felipe Naibert, Janete Laux, João Francisco Feijó, Juliano Duarte, Kátia Feijó, Luciano Silva</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/336/proposicao_no_013-_2023_-_mocao_de_pesar_.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/336/proposicao_no_013-_2023_-_mocao_de_pesar_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO_x000D_
  A Câmara Municipal de Barra do Ribeiro manifesta seu mais profundo pesar, pelo falecimento do Sr. RENILDO BARBOZA CORREA, fato que consternou a todos amigos e familiares.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>Celiana Hubner, Everton Antunes</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/337/proposicao__canos_praca_da_pavao.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/337/proposicao__canos_praca_da_pavao.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal por meio da secretaria competente estude a viabilidade realizar a canalização do esgoto na PRAÇA DA PAVÃO, assim como melhorias na praça, relacionada a limpeza e instalação de bancos.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/338/proposicao_banheiros_praca_joao_budelon_1.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/338/proposicao_banheiros_praca_joao_budelon_1.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal por meio da secretaria competente estude a viabilidade de fechar os banheiros durante a noite, localizados na Praça João Budelon.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/339/11._onibus__interior.doc</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/339/11._onibus__interior.doc</t>
   </si>
   <si>
     <t>Ampliação das linhas de ônibus do interior, com destino Barra do Ribeiro, no mínimo cinco vezes na semana.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/340/22._saude__isencao_pgto__de_passagem</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/340/22._saude__isencao_pgto__de_passagem</t>
   </si>
   <si>
     <t>Isenção do pagamento de passagens para as pessoas que necessitam  deslocar – se  para a cidade de Barra do Ribeiro por motivos de saúde.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/341/55._isencao__iptu</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/341/55._isencao__iptu</t>
   </si>
   <si>
     <t>Solicito que a administração pública viabilize  um Projeto de Lei para a isenção de IPTU, vindo beneficiar aposentados, pensionistas do INSS, idosos, pessoas portadoras de deficiência (inclusive crianças), portadores de doenças graves ou que tenham dependentes nessa condição, casos extraordinários de situações de risco ou tragédia e demais casos amparados em Lei.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/342/33._temporada_de_verao.__onibus.doc</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/342/33._temporada_de_verao.__onibus.doc</t>
   </si>
   <si>
     <t>Solicito  linhas de ônibus, aos sábados e domingos, com  horário especial, na temporada de verão, para que as pessoas do interior venham desfrutar e conhecer as praias, fazer  passeio no parque e levar  seus filhos na pracinha.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/343/44._estrada_pangare.doc</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/343/44._estrada_pangare.doc</t>
   </si>
   <si>
     <t>Muitas pessoas do interior ainda não tiveram a oportunidade de conhecer e desfrutar das praias e demais benfeitorias disponibilizadas pela administração pública. Será um momento de lazer e convivência familiar, visando priorizar o bem estar da população em geral, proporcionando momentos de lazer e atividades prazerosas  para os  moradores do interior.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Celiana Hubner</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/344/proposicao_limpeza_de_ruas.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/344/proposicao_limpeza_de_ruas.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal por meio da secretaria competente solicite:_x000D_
 A limpeza das ruas Fernando Gertun, Coronel Araújo Ribeiro, Júlio de Castilhos, na quadra do Engenho Santo Antônio, assim como a limpeza do espaço público do Engenho Santo Antônio._x000D_
 A limpeza da boca de lobo, da rua Senador Pinheiro Machado, em frente ao nº 125, que está interrompida, e o conserto do calçamento na mesma imediação._x000D_
 Limpeza e retirada de lixo na Rua Marinho Chaves.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>Luciano Silva</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/348/proposicao_no_022-2023.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/348/proposicao_no_022-2023.docx</t>
   </si>
   <si>
     <t>Que a prefeitura municipal, através da secretaria de obras, possa realizar a manutenção ou substituição dos canos, da tubulação que atravessa a Estrada do Caburé na frente do sítio Dois Irmão.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Que a prefeitura municipal, destine um dos espaços públicos do Bairro Picada, para homenagear o cidadão João Vilanova.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>Que sejam substituídas as lâmpadas de iluminação pública, que estão queimadas em diversos trechos das Estradas Cerro da Cavalhada, Dr Cavalheiro e demais travessas da comunidade da Cavalhada. Também seja ampliado o número de pontos de iluminação, principalmente próximo a antiga Escola João Jose Wiest, atualmente local residencial, com diversas novas residências naquela parte da comunidade.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/351/proposicao_no_025-2023.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/351/proposicao_no_025-2023.docx</t>
   </si>
   <si>
     <t>Se a prefeitura municipal possui algum projeto ou estudo para retomar o transporte nas comunidades que ficam afastadas da BR 116, entre elas, o Caburé e a Cavalhada.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/352/proposicao_no_026-2023.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/352/proposicao_no_026-2023.docx</t>
   </si>
   <si>
     <t>Reconhece a comunidade, localizada na região do Cerro da Cavalhada, como um bairro rural, tendo como nome “CAVALHADA”. A Estrada Cerro da Cavalhada como acesso principal ao bairro, e a Estrada Dr Cavalheiro como acesso secundário. Também aumenta a extensão territorial do Bairro, ficando a faixa territorial a oeste da BR 116, do KM 323,800 até o KM 326, como pertencente a comunidade da Cavalhada, além das vias da rodovia e suas faixas de domínio.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>Esta moção de parabenização, ao COLÉGIO ÉGALITÉ EDUCAÇÃO INTEGRADA é uma homenagem e reconhecimento pelo primeiro ano de atividades na comunidade Barrense, por tanto, a Câmara de Vereadores de Barra do Ribeiro vem a público externar a satisfação pelo desempenho e relevante trabalhos realizados.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/354/proposicao_no_028-_2023_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/354/proposicao_no_028-_2023_.docx</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito municipal, a reserva de faixa não edificável ao longo das faixas de domínio público nas rodovias Municipais, conforme os termos do art. 4° da Lei Federal n° 6766/79.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/355/proposicao_no_29-_2023_-mocao_escola_sao_jose.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/355/proposicao_no_29-_2023_-mocao_escola_sao_jose.docx</t>
   </si>
   <si>
     <t>Moção de Parabenização para a escola São José pelos seus 75 Anos</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/366/proposicao_no_030-_2023_-_mocao_de_pesar.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/366/proposicao_no_030-_2023_-_mocao_de_pesar.docx</t>
   </si>
   <si>
     <t>A Câmara Municipal de Barra do Ribeiro manifesta seu mais profundo pesar, pelo falecimento do Sr. ANTÔNIO GAITEIRO, Cantor e Compositor tradicionalista também trabalhava como professor  de Gaita. Seu legado artístico será eterno.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/359/informacoes_sobre_nomecoes.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/359/informacoes_sobre_nomecoes.docx</t>
   </si>
   <si>
     <t>Solicito que Executivo Municipal encaminhe para esta casa a relação das nomeações de todos as vagas e respectivos cargos do último concurso público municipal. Assim como caso ainda alguma das vagas não foi preenchida qual a justificativa por estar vago se existe uma lista de classificação geral e cadastro reserva para cada cargo.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/360/pista_de_corrida_e_ciclismo_no_parque.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/360/pista_de_corrida_e_ciclismo_no_parque.docx</t>
   </si>
   <si>
     <t>Que  o Senhor Prefeito Municipal por meio da secretaria competente asfalte a pista de corrida e caminhada do Parque Municipal, e adicione na lateral um espaço para ciclistas, com iluminação.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/361/faixa_de_seguranca_creche_tia_romana.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/361/faixa_de_seguranca_creche_tia_romana.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal estude a possibilidade através de sua secretaria competente pinte faixas de segurança nas ruas Cel Araújo Ribeiro e Francisco Rosales, em frente a Creche Municipal Tia Romana.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/358/feira_livre_1.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/358/feira_livre_1.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal através de sua secretaria competente, estude a viabilidade de, juntamente com Feira do Produtor Rural, possa ser criada uma FEIRA LIVRE, onde possa ser comercializado produtos, sejam do setor agropecuário, extrativista, artesanais, manufaturados ou alimentícios.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/363/proposicao_-_criacao_do_comped.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/363/proposicao_-_criacao_do_comped.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal por meio da secretaria competente crie o CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA - COMPED -  de Barra do Ribeiro.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Everton Antunes, Felipe Naibert, Janete Laux, Juliano Duarte, Leandro Caldas</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/364/mocao_isaac.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/364/mocao_isaac.docx</t>
   </si>
   <si>
     <t>MOÇÃO PARABENIZAÇÃO ISAAC JACOBS</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/365/convite_ao_sec_meio_ambiente.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/365/convite_ao_sec_meio_ambiente.docx</t>
   </si>
   <si>
     <t>Venho através deste solicitar que, convide o Secretário de Agricultura e Meio Ambiente para prestar esclarecimentos referentes as multas de supressões de árvores nativas sem autorização ambiental, conforme Decreto Estadual 55374/2020 Artigo 62.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/367/proposicao_no_038-_2023_-_contratar_um_a_fisioterapeuta.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/367/proposicao_no_038-_2023_-_contratar_um_a_fisioterapeuta.docx</t>
   </si>
   <si>
     <t>Venho Propor ao Executivo para que seja analisada de forma emergencial a possibilidade de contratar um (a) Fisioterapeuta, para suprir a demanda de pacientes que necessitam Fisioterapia em nosso município, e que por motivos de grande número na fila de espera a população acaba não conseguindo concluir os Tratamentos Médicos, nos quais é receitado Fisioterapia e assim agravando a situação dos pacientes.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/368/proposicao_no_039-_2023_-_licitacao_dos_calcamentos.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/368/proposicao_no_039-_2023_-_licitacao_dos_calcamentos.docx</t>
   </si>
   <si>
     <t>Como está o processo e licitação dos calçamentos na Rua Altino Feijó de Souza Harry José Hoffman Ary Viseu de Albuquerque Rosa de Souza Telles, vendo que já temos as Pedras.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>Everton Antunes, Felipe Naibert, Janete Laux, João Francisco Feijó, Juliano Duarte, Kátia Feijó, Leandro Caldas</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/369/proposicao_no_040-2023_-_mocao_de_pesar.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/369/proposicao_no_040-2023_-_mocao_de_pesar.docx</t>
   </si>
   <si>
     <t>Moção de pesar aos familiares e amigos do seu Hélio Stropper, vítima de acidente na ERS 713, devido falta de acostamento.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/370/proposicao_no_041-_2023_-_recolimento_de_lixo.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/370/proposicao_no_041-_2023_-_recolimento_de_lixo.docx</t>
   </si>
   <si>
     <t>A pedido dos moradores, solicito que o caminhão passe a entrar nas ruas para recolher o lixo em Douradilho.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/371/proposicao_no_042-_2023_-_daer.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/371/proposicao_no_042-_2023_-_daer.docx</t>
   </si>
   <si>
     <t>Atendendo ao pedido dos moradores locais, reitero o pedido de acostamento na ERS 713, pelo menos em um dos lados  da expansão urbana, eis que os moradores estão ceifando suas vidas para ir ao trabalho, além do risco que estudantes correm  diariamente no trajeto para a escola. O pedido deverá ser enviado ao DAER.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>Felipe Naibert</t>
   </si>
   <si>
     <t>Devido a alta velocidade de veículos nessas ruas, solicito a Secretaria de Obras a colocação de quebra molas nas Ruas, Alberto Pascoaline, Rua General Daltro Filho e Rua Rio Grande do Sul com a Barão do Rio Branco.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/373/proposicao_no_044-_2023_-_colocacao_de_uma_parada.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/373/proposicao_no_044-_2023_-_colocacao_de_uma_parada.docx</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Obras a colocação de uma parada no Bairro Pavão, no final da Rua Antônio C. V. Albuquerque.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/374/proposicao_no_045_-_2023_-_atendimento_da_creche_as_6_30h.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/374/proposicao_no_045_-_2023_-_atendimento_da_creche_as_6_30h.docx</t>
   </si>
   <si>
     <t>Solicito a Secretaria de Educação verificar a possibilidade de o atendimento da creche começar as 6h 30 min.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/377/placas_de_nomes_de_estradas_e_km.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/377/placas_de_nomes_de_estradas_e_km.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal através de sua secretaria competente viabilize a colocação de placas em cada estrada do município com informação do nome e da extensão da estrada, com o indicativo de trânsito de ciclistas.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>Dalvane Barbian</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/379/proposicao_no_047-_2023_-_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/379/proposicao_no_047-_2023_-_.docx</t>
   </si>
   <si>
     <t>Solicito colocação de iluminação Pública no acesso de servidão Merchiades Campos e solicito também a instalação de uma lixeira comunitária.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/380/proposicao_no_048-_2023_-_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/380/proposicao_no_048-_2023_-_.docx</t>
   </si>
   <si>
     <t>Solicito um quebra molas e uma faixa de segurança na ERS 709 entre a rua Feliciano Goularte e rua Elly Silveira Rocha</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/381/proposicao_no_049-_2023_-.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/381/proposicao_no_049-_2023_-.docx</t>
   </si>
   <si>
     <t>Solicito ao DNIT expansão, sinalização e iluminação do acesso que liga BR 116 /Travessa dos Dias e uma pista de desaceleração na BR 116, km 341, Douradilho/Barra do Ribeiro/RS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>Que o Executivo Municipal disponibilize um espaço público para que os proprietários de carros com som automotivo possam desfrutar e apresentar seus aparelhos de som sem que isso traga incomodo para a comunidade</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/385/proposicao_no_051-2023.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/385/proposicao_no_051-2023.docx</t>
   </si>
   <si>
     <t>Solicitamos nome na Travessa da avenida castelo branco _x000D_
 Onde tem casa e moradores é necessário para chegar correspondência, hoje se atende Por Travessa Nº 1040 Entrada rua sem saída.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/386/proposicao_no_052-2023.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/386/proposicao_no_052-2023.docx</t>
   </si>
   <si>
     <t>Solicitamos na Avenida Castelo Branco de iluminação pública Próximo Mercado da Selma e Empresa Tecnoplanta.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/387/proposicao_no_053-2023.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/387/proposicao_no_053-2023.docx</t>
   </si>
   <si>
     <t>Pedido de Informação - Solicito a secretaria de Obras informações sobre trabalho que está sendo realizado nas Pontes que Liga Bairro Três Venda ao Centro da cidade._x000D_
 Vendo Que foi aterrada e diminuído o vão do arroio que é passagem da água, podendo trazer danos futuros._x000D_
  Qual término da obra quem é Engenharia que desenvolveu Projeto das obras da Ponte.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/388/praca_da_pavao.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/388/praca_da_pavao.docx</t>
   </si>
   <si>
     <t>Venho novamente solicitar informações referente a obra da Quadra de Esportes do Bairro Pavão. Qual motivo que a obra se encontra paralisada há mais de oito meses.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/389/area_publica_picada.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/389/area_publica_picada.docx</t>
   </si>
   <si>
     <t>Venho através deste solicitar informações do destino que será dado da área pública no fim da Praia da Picada. Será disponibilizado para alguma entidade? Se sim. Qual? Ou será aberta ao público?</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/390/agentes_saude_piso.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/390/agentes_saude_piso.docx</t>
   </si>
   <si>
     <t>Qual o motivo que administração municipal não vem cumprindo com o direito conquistado pelos agentes de saúde e endemias através da Emenda Constitucional/2022 onde os vencimentos da categoria prevista na Constituição é equivalente à dois salários mínimos.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>Celiana Hubner, Dalvane Barbian, Everton Antunes, Felipe Naibert, Janete Laux, João Francisco Feijó, Juliano Duarte, Kátia Feijó, Leandro Caldas</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/391/mocao_acpa.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/391/mocao_acpa.docx</t>
   </si>
   <si>
     <t>MOÇÃO PARABENIZAÇÃO _x000D_
 5 anos de atividades da ASSOCIAÇÃO PARA CONTROLE POPULACIONAL DE ANIMAIS</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/392/proposicao_no_058-2023.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/392/proposicao_no_058-2023.pdf</t>
   </si>
   <si>
     <t>Manifestamos nosso mais profundo sentimento de pesar, pelo falecimento da Missionária Ester Terra, no dia 30 de abril de 2023. Externamos à Família Terra, aos amigos e a toda Igreja Assembleia de Deus nossas condolências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/393/seguranca_ns_escolas.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/393/seguranca_ns_escolas.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal estude a possibilidade de implementar um sistema de Seguranças nas Escolas.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/394/proposicao_no_060-_2023_-_mocao_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/394/proposicao_no_060-_2023_-_mocao_.docx</t>
   </si>
   <si>
     <t>Moção de parabenização ao grupo do Karatê-Do que conquistou o 5º Lugar no 39° Campeonato Brasileiro de Karatê Do Goju RYU IKGA.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/395/proposicao_no_061-2023_-_iluminacao_e_para_de_onibus.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/395/proposicao_no_061-2023_-_iluminacao_e_para_de_onibus.docx</t>
   </si>
   <si>
     <t>Solicito que seja colocado iluminação Pública na Travessa dos Laras, assim como refazer a parada de ônibus na esquina da Travessa dos Laras com a Estrada da Barra, sentido Guaíba.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/396/proposicao_no_062-_2023_-_mocao_de_repudio.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/396/proposicao_no_062-_2023_-_mocao_de_repudio.docx</t>
   </si>
   <si>
     <t>Moção de repúdio à instalação de pedágios na nossa região.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/400/acessebilidade_esf_centro.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/400/acessebilidade_esf_centro.docx</t>
   </si>
   <si>
     <t>Que a administração providencie urgentemente corrimão na escadaria do ESF Centro assim como rampa de acesso na entrada da porta central das dependências da unidade.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/401/piso_enfermagem.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/401/piso_enfermagem.docx</t>
   </si>
   <si>
     <t>Qual a posição do município para o início do pagamento do PISO DA ENFERMAGEM para os profissionais que atuam na saúde pública do município.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/402/ciclovias.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/402/ciclovias.docx</t>
   </si>
   <si>
     <t>Se atual governo municipal possui algum projeto de implementação CICLOVIAS ou CICLOFAIXAS no município.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/403/proposicao_no_066_-_2023_-_rede_de_esgoto.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/403/proposicao_no_066_-_2023_-_rede_de_esgoto.docx</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que instale canos de Esgoto na Continuação da Rua Dr. Carlos Pinto de Albuquerque.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/404/proposicao_no_067_-_2023_-_telhas.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/404/proposicao_no_067_-_2023_-_telhas.docx</t>
   </si>
   <si>
     <t>Em função das fortes chuvas de granizo do dia 16/04/2023, quais serão as medidas tomadas para repor as telhas de alguns lavadouros de batata e duas casas na comunidade da Serrinha, também se os valores gastos com telhas serão ressarcidos?</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/405/proposicao_no_068_-_2023_-.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/405/proposicao_no_068_-_2023_-.pdf</t>
   </si>
   <si>
     <t>Manutenção e patrolamento na Estrada do Caburé e limpeza dos bueiros em dois pontos, perto dos Padula e perto do sítio dois irmãos. teria que ser feiro uns aterros lá nos Padula e manutenção do bueiro no sítio dois irmãos.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/406/proposicao_no_069_-_2023_-_.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/406/proposicao_no_069_-_2023_-_.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção nas bocas de lobo e troca dos canos nas Rua Rosa de Souza Terres, Hary José Hoffman Ary Viseu de Albuquerque.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/407/proposicao_no_070_-_2023_-_.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/407/proposicao_no_070_-_2023_-_.pdf</t>
   </si>
   <si>
     <t>Manutenção e Patrolamento na Travessa Carlos Pinto. Limpeza nos bueiros na Santa Isabel.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/409/ipl_protocolo_seguranca_nas_escolas.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/409/ipl_protocolo_seguranca_nas_escolas.docx</t>
   </si>
   <si>
     <t>Dispõe Protocolo de Segurança no entorno e nas dependências das unidades da_x000D_
 rede pública de educação do Município de BARRA DO RIBEIRO – RS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/410/comite_de_seguranca_e_protecao_escolar.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/410/comite_de_seguranca_e_protecao_escolar.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal CRIE O COMITE DE SEGURANÇA E PROTEÇÃO ESCOLAR .</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/413/praca_santa_isabel.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/413/praca_santa_isabel.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal estude a possibilidade da criação de uma Praça na Vila |Santa \isabel</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/420/proposicao_no_074-_2023_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/420/proposicao_no_074-_2023_.docx</t>
   </si>
   <si>
     <t>Que o Executivo construa um abrigo na parada de ônibus na localidade da Serrinha, Rua do Clube. Abrigo  adequado para proteger os usuários das chuvas e do frio.  Ou seja com cobertura também na parte de trás e nas laterais .</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>Leandro Caldas, Juliano Duarte</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/421/santa_isabel_e_mauricio_cardoso.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/421/santa_isabel_e_mauricio_cardoso.docx</t>
   </si>
   <si>
     <t>Moradores das ruas: Santa Isabel e Maurício Cardoso solicitam que sejam solucionados os problemas do final das ruas que deveriam servir de acesso e área de lazer que ficam as margens do Arroio Ribeiro, mas que se encontra há mais de sete anos servindo somente para depósito de restos de podas da própria prefeitura e lugar de colocação de lixo por parte de alguns munícipes</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/422/guarita_escola_fernando_hoff.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/422/guarita_escola_fernando_hoff.docx</t>
   </si>
   <si>
     <t>Que seja construída uma guarita para o servidor que realiza serviço de vigilância na Escola Fernando Hoff.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Kátia Feijó</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/423/proposicao_no_077-2021_ipl_para_subsidio_para_esportistas_e_representantes_da_cultura.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/423/proposicao_no_077-2021_ipl_para_subsidio_para_esportistas_e_representantes_da_cultura.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder ajuda de custo a atletas, Escolinhas e representantes culturais que representam o Município em competições e dá outras providências..</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/424/proposicao_no_078-_2023_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/424/proposicao_no_078-_2023_.docx</t>
   </si>
   <si>
     <t>Que o Executivo troque o abrigo da parada de ônibus no Passo grande, localizado na estrada da Serrinha, ponto de referência rua 18 de Outubro.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/425/proposicao_no_mocao_de_pesar_marcio_luis_gross.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/425/proposicao_no_mocao_de_pesar_marcio_luis_gross.docx</t>
   </si>
   <si>
     <t>Moção de Pesar, aos familiares e amigos de  Márcio Luis Gross,  funcionário público inativo da Prefeitura Municipal de Barra do Ribeiro.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>Moção de parabenização, a Dra. Bartira Silveira Campos da Cunha pelos seus 15 anos de trabalho e dedicação aos munícipes de Barra do Ribeiro.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/427/proposicao_no_082-_2023_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/427/proposicao_no_082-_2023_.docx</t>
   </si>
   <si>
     <t>Nome da Praça das e vendas_x000D_
 Golonbieski</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/428/parabenizacao_aluno_thaissom.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/428/parabenizacao_aluno_thaissom.docx</t>
   </si>
   <si>
     <t>Moção de parabenização ao aluno THAISSOM SCHULTZ CONTER  aluno da turma 201 da escola Francisco Rosales Neumann pelo excelente desempenho na OBMEP que ocorreu no ano de 2022.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/429/pl_dia_da_umbanda.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/429/pl_dia_da_umbanda.docx</t>
   </si>
   <si>
     <t>Inclui o DIA MUNICIPAL DA UMBANDA - RELEGIÕES DE MATRIZES AFRICANAS no Calendário de Eventos Oficial do Município de Barra do Ribeiro/RS_x000D_
 _x000D_
 _x000D_
   Art. 1º. Fica instituído no Município de Barra do Ribeiro, o DIA MUNICIPAL DA UMBANDA- RELEGIÕES DE MATRIZES AFRICANAS. a ser realizado no dia 15 mês de novembro. _x000D_
                                                                                                                                                                      Art. 2º. A data fica incluída no Calendário Municipal de Eventos.   _x000D_
 _x000D_
   Art. 3º. As despesas decorrentes da presente lei, caso se façam necessárias, correrão por conta de dotações orçamentárias próprias, suplementadas, se necessário.      _x000D_
                                                                                                                                                                       Art. 4º. Esta lei entra em vigor na data da sua publicação.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/430/rede_de_esgoto.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/430/rede_de_esgoto.docx</t>
   </si>
   <si>
     <t>Que o município priorize e crie uma força tarefa para revisão, manutenção e troca das REDES de esgoto e de esgotamento pluvial nos principais pontos de alagamentos da cidade como por exemplo: Avenida Visconde do Rio Grande (em frente a Farmácia São João e Restaurante Centro Gourmet, Francisco Rosales, Cel. Araújo Ribeiro, Barão do Jacuí, Idalino Heller, 14 de Julho, Bairro Tangará e tantas outras ruas do município que sofrem pela falta de investimento e atenção deste serviço básico.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/431/posto_passo_da_estancia.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/431/posto_passo_da_estancia.docx</t>
   </si>
   <si>
     <t>Se Administração Municipal já possui data para reforma do Posto de Saúde - Estratégia de Saúde da Família na localidade do Passo da Estância.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/439/proposicao_no_086-_2023_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/439/proposicao_no_086-_2023_.docx</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo viabilize a pavimentação nas Ruas Marinho Chaves e Arminda Mercedes Rosales Gonçalves.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/440/proposicao_no_087-_2023_-_mocao_rotary.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/440/proposicao_no_087-_2023_-_mocao_rotary.docx</t>
   </si>
   <si>
     <t>Parabenização para o Rotary que está completando 14 anos de atuação em nosso Município.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/441/proposicao_no_088-_2023_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/441/proposicao_no_088-_2023_.docx</t>
   </si>
   <si>
     <t>Término do Calçamento na Rua João Americo da Silva</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/442/proposicao_no_089-_2023_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/442/proposicao_no_089-_2023_.docx</t>
   </si>
   <si>
     <t>Patrolamento encanamento de 2 valos abertos no Cerro da Cavalhada, pedido de patrolamento abertura da Estrada, Iluminação Pública.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Pedido de providência urgente de mola na Rua Aldo Dias e Extremosa bairro Mate Doce, Placa de Sinalização de velocidade, fluxo de carro e crianças é grande.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Celiana Hubner, Kátia Feijó</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/444/proposicao_-_barra_moto_solidario.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/444/proposicao_-_barra_moto_solidario.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal inclua no calendário de eventos do Município, no mês de ABRIL, o evento BARRA MOTO SOLIDÁRIO</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/448/ccf_000234.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/448/ccf_000234.pdf</t>
   </si>
   <si>
     <t>Solicito saneamento básico para a rua Cedro e um pouco de saibro para resolver problemas de alagamento.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/449/ccf_000235.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/449/ccf_000235.pdf</t>
   </si>
   <si>
     <t>Manutenção das duas primeiras ruas na Av. Castelo Branco na  frente  da Tecnoplanta, colocação de saibro.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/450/ccf_000236.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/450/ccf_000236.pdf</t>
   </si>
   <si>
     <t>Solicito  o término dos serviços feitos na Rua Pastor Esmelindo Longará de Souza e rua Idalina Rissa ; canos de boeira ficou aberto, bocas de lobo e restos de materiais usados no calçamento. Tampas de boca de lobo e troca de canos quebrados.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/451/ccf_000237.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/451/ccf_000237.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização para Juventos Futebol Clube, pelo título do Campeonato Regional Centro Sul de Futebol de Campo ,na Categoria Livre.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/452/quebra_molas_felipe_didido_e_barao_do_jacui.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/452/quebra_molas_felipe_didido_e_barao_do_jacui.docx</t>
   </si>
   <si>
     <t>Que o executivo municipal disponibiliza urgentemente a colocação de quebra molas na Avenida Felipio Didio (Três Vendas), Rua Barão do Jacuí em frente ao Parque Municipal e Ginásio Gattinão.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/453/calendario_esportivo.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/453/calendario_esportivo.docx</t>
   </si>
   <si>
     <t>Que o departamento de desporto do município informe a esta casa o cronograma de atividades de eventos esportivos até o final do ano.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/454/gattinao.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/454/gattinao.docx</t>
   </si>
   <si>
     <t>Que o departamento responsável pela administração do Ginásio Gattinão viabilize as seguintes manutenções: na área interna em volta da quadra redes de proteção que se encontram todas soltas; placar eletrônico do porque não se encontra ainda instalado; reformar a cobertura na área principal de acesso ao ginásio que se encontra parcialmente descoberta; verificar o obstáculo que ficou em frente da rampa de acessibilidade.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/456/limpeza_de_valos.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/456/limpeza_de_valos.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal através de sua secretaria competente providencie a limpeza dos valos da Rua Carlos Augusto Evangelista Py.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/457/quebra_molas_em_frente_ao_parque_municipal_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/457/quebra_molas_em_frente_ao_parque_municipal_.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal através de sua secretaria competente providencie quebra-molas em frente ao Parque Municipal.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Solicito que a administração determine um responsável para cuidar dos agendamentos dos jogos de futsal, realizados no Ginásio Municipal Gustavo Coelho, em Douradilho. A comunidade está deixando de praticar o esporte, pela falta de um responsável que cuide e se responsabilize pela agenda dos jogos.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Solicito a administração municipal que faça um Projeto de Lei para que as empresas locais, em parceria com a Prefeitura Municipal de Barra do Ribeiro, que tenham interesse, possam contribuir adotando uma parada de ônibus, da BR 116 ou ERS 713. O projeto será importante para que as paradas sejam MODELO PADRÃO no Município e   aprovadas pelo DNIT ou DAER, podendo a empresa patrocinadora colocar sua PROPAGANDA na parada de ônibus ADOTADA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/463/recurso_campo_municipal.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/463/recurso_campo_municipal.docx</t>
   </si>
   <si>
     <t>Qual a situação do recurso da emenda do deputado Henrique Fontana no valor de R$ 150 mil reais que se encontra depositada na conta da Prefeitura desde final de março deste ano para construção do Campo de Futebol Amador.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/466/ccf_000577.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/466/ccf_000577.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LIMPEZA  DOS BOEIROS E BOCAS DE LOBO NA AVENIDA FELIPE DIDIO, BAIRRO TRÊS VENDAS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/467/ccf_000578.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/467/ccf_000578.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIA DE LIMPEZA DOS VALOS DOS QUEROTIS ATÉ BORGUETTI, PATROLAMENTO NA ESTRADA QUE LIGA BARRA DO RIBEIRO X GUAIBA.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/468/ccf_000579.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/468/ccf_000579.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO RUA ROSA DE SOUZA TERRES, SE A RUA SERÁ REBAIXADA OU OS CANOS TROCADOS ANTES DO CALÇAMENTO SER REALIZADO - EXTREMOZA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/469/cortado_terceiro_pedido.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/469/cortado_terceiro_pedido.docx</t>
   </si>
   <si>
     <t>Pela terceira vez este vereador apresenta pedido solicitando informações ao executivo municipal referente a Estrada do Cortado. Quando haverá um investimento e manutenção para melhoria desta estrada?</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/470/resto_de_obras_no_fundo_do_pa.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/470/resto_de_obras_no_fundo_do_pa.docx</t>
   </si>
   <si>
     <t>Que a administração municipal recolha os entulhos e restos de obras disponibilizadas nos fundos do PA na rua Ernesto Dornelles.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/471/recuperacao_de_calcamentos.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/471/recuperacao_de_calcamentos.docx</t>
   </si>
   <si>
     <t>Se o executivo municipal possui um planejamento para recuperação dos calçamentos já existentes do município.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Janete Laux, Juliano Duarte, Leandro Caldas</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/473/proposicao_no_110-_2023_-_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/473/proposicao_no_110-_2023_-_.docx</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO:      _x000D_
 Solicito ao ente público municipal que habilite e apresente proposta junto a caixa econômica federal conforme as  724, 725 e 726 do Ministério das Cidades, na modalidade do faixa 1 FAR, para atender as famílias de baixa renda do município  com renda mensal de até R$ 2.640,00 o Município já perdeu de ser selecionado para este ano pois das 3.000 mil unidades disponibilizadas pelo Programa para este ano, já foram apresentadas 9.000 propostas, procure a Gerencias de Engenharia GIHABs ou REHABs para maiores informações.  Em anexo encaminho também Modelo de Projeto de Lei onde MUNCIPIO deve encaminhar a Câmara de Vereadores projeto de lei que cria, ou recria ou altera a Habitação de Interesse Social garantindo neste projeto de lei a isenção de tributos como ISSQN, IPTU e ITBI durante o período de obra no Programa MCMV do Governo Federal.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/474/parada_ernesto_dorneles.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/474/parada_ernesto_dorneles.docx</t>
   </si>
   <si>
     <t>Venho através deste solicitar que seja construído uma Parada para os munícipes que utilizam do transporte coletivo e embarcam na Rua Ernesto Dornelles atrás do Pronto Atendimento.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/475/rua_do_narico.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/475/rua_do_narico.docx</t>
   </si>
   <si>
     <t>Venho através deste solicitar que seja concluído o calçamento no final da Rua Américo da Siva (Rua do Narico)</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Felipe Naibert, Janete Laux, Juliano Duarte, Leandro Caldas</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/476/mocao_capoeira.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/476/mocao_capoeira.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE PARABENIZAÇÃO_x000D_
 _x000D_
         Aos 14 anos do Projeto Social de CAPOEIRA, ministrado pelo professor Guilherme Ruibacki (Kiko)</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/477/prop_canteiros.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/477/prop_canteiros.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal através de sua Secretaria competente viabilize o estudo para colocação de blocos de concretos nos espaços entre os canteiros centrais da avenida, onde não há acesso para cruzamentos.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/478/prp_bueiros.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/478/prp_bueiros.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal através de sua Secretaria competente viabilize a construção de 1 ou 2 bueiros na avenida Visconde do Rio Grande entre as ruas Fernando Gertum e Dr Mauricio Cardoso.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/479/prop_conselho_pessoa_com_deficiencia.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/479/prop_conselho_pessoa_com_deficiencia.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal através de sua Secretaria competente viabilize a possibilidade da criação do CONSELHO MUNICIPAL DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/480/proposicao_no_117-_2023_-_ped_providencia_-_canos_e_aterro_-_estr._da_cabanha_-_janete.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/480/proposicao_no_117-_2023_-_ped_providencia_-_canos_e_aterro_-_estr._da_cabanha_-_janete.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA_x000D_
               _x000D_
 Solicito a colocação de 5(cinco) canos com no mínimo 1mt de diâmetro na Estrada da Cabanha, e um aterro para ter passagem em dias de chuva em frente à entrada da propriedade do seu Adão Silveira.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/481/proposicao_no_118_-_2023_-_ped_providencias_engo_dos__moles.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/481/proposicao_no_118_-_2023_-_ped_providencias_engo_dos__moles.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA_x000D_
 _x000D_
 Venho através deste solicitar que, o executivo municipal encaminhe para esta casa as licenças ambientais e engenheiro responsável pela obra de construção dos Moles do Farol na Praia da Picada.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/483/proposicao_no_119_-_2023_-_drenagem_parque_munic_-_leandro.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/483/proposicao_no_119_-_2023_-_drenagem_parque_munic_-_leandro.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA_x000D_
 _x000D_
 Venho através deste solicitar que, o executivo municipal construa uma drenagem para escoamento das águas no Parque Municipal.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/484/isencao_agua_luz_e_iptu.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/484/isencao_agua_luz_e_iptu.docx</t>
   </si>
   <si>
     <t>Que o executivo municipal encaminhe aos órgãos competentes a solicitação de isenção dos pagamentos das contas de água e luz pelo período de dois meses para as famílias atingidas pela última enchente em nosso município. Assim como a nível municipal a administração isentar de IPTU deste ano estas moradias, em caso que os munícipes já tenham pagam o imposto deste ano ficam isentos no ano de 2024.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/485/decreto_de_emergencia.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/485/decreto_de_emergencia.docx</t>
   </si>
   <si>
     <t>Se o executivo já encaminhou o pedido de decreto de emergência aos Governos do Estado e União.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/488/pl_rede_de_apoio_as_escolas.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/488/pl_rede_de_apoio_as_escolas.docx</t>
   </si>
   <si>
     <t>Cria a RAE - REDE DE APOIO ÀS ESCOLAS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/490/proposicao_no_123_-_2023_-_bueiro_ponte_maneguine_-_janete.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/490/proposicao_no_123_-_2023_-_bueiro_ponte_maneguine_-_janete.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA_x000D_
 _x000D_
 Solicito a reconstrução dos três bueiros e ponte da estrada do Menequini- Douradilho/RS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/491/proposicao_no_124_-_2023_-_canos_e_aterro_2a_ponte_do_ribeiro_-_janete.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/491/proposicao_no_124_-_2023_-_canos_e_aterro_2a_ponte_do_ribeiro_-_janete.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA_x000D_
 _x000D_
                   Solicito a colocação de cinco canos no aterro entre a segunda e terceira ponte do Ribeiro, que está represando águas das chuvas, bem como uma camada de saibro sobre o aterro para cobrir as pedras que ficaram expostas devido chuvas e também um saibro sobre as pedras que estão expostas, antes da primeira ponte para evitar acidentes de trânsito.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/492/proposicao_no_125_-_2023_-_saibro_trv_dos_dias_-_janete.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/492/proposicao_no_125_-_2023_-_saibro_trv_dos_dias_-_janete.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA_x000D_
 _x000D_
                                Solicito a colocação de saibro na Travessa dos Dias, em especial no buraco que faz tempo que vem se formando, sendo que as fortes chuvas aumentaram o mesmo ainda mais, criou um valo no meio da estrada onde os motoristas estão causando danos em seus veículos. A Rua está totalmente escura e sem sinalização._x000D_
 	Seria bom fazer um estudo para verificar a possível colocação de canos no local.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/493/proposicao_no_126_-_2023_-_canos_estrada_da_antena_-_janete.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/493/proposicao_no_126_-_2023_-_canos_estrada_da_antena_-_janete.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA_x000D_
 _x000D_
                                Solicito a colocação de canos na Estrada da Antena, logo no início da Estrada sentido BR 116 quem sobe para as Antenas, criou um valo no meio da estrada onde os motoristas estão causando danos em seus veículos.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/494/proposicao_no_127_-_2023_-_total_arrecadacao_tributos_douradilho_-_janete.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/494/proposicao_no_127_-_2023_-_total_arrecadacao_tributos_douradilho_-_janete.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÃO_x000D_
 _x000D_
                                Solicito informação da representatividade econômica do distrito de Douradilho, em relação a arrecadação total de impostos da Barra do Ribeiro.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/495/proposicao_no_128_-_2023_-_piso_gatinao_-_felipe.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/495/proposicao_no_128_-_2023_-_piso_gatinao_-_felipe.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS_x000D_
 _x000D_
  		Solicito ao Executivo e Secretaria de Esportes que verifiquem e convoquem o Engenheiro e a Empresa responsável pela colocação do piso do Ginásio Gatinão – E verifiquem as condições do entorno da quadra também.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/496/proposicao_no_129_-_2023_-_limpeza_bueiros_extremosa_-_juliano.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/496/proposicao_no_129_-_2023_-_limpeza_bueiros_extremosa_-_juliano.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS_x000D_
 _x000D_
                                Solicito a limpeza de bueiros e na Rua das Extremosa estão precisando de manutenção.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/497/proposicao_no_130_-_2023_-_manutencao_av_castelo_branco_sentido_cabure_-_juliano.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/497/proposicao_no_130_-_2023_-_manutencao_av_castelo_branco_sentido_cabure_-_juliano.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS_x000D_
 _x000D_
                                Solicito a manutenção na Av. Castelo Branco, ruas entradas sentido Caburé bastante buracos.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/498/proposicao_no_131_-_2023_-_manutencao_av_augusto_evg._pi_-_juliano.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/498/proposicao_no_131_-_2023_-_manutencao_av_augusto_evg._pi_-_juliano.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS_x000D_
 _x000D_
                                Solicito a manutenção na Av. Carlos Augusto Evangelista Pi, bem esburacada e limpeza de bueiros próximo ao Cacaio em frente a APAE.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/489/selecao_pac.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/489/selecao_pac.docx</t>
   </si>
   <si>
     <t>O governo federal disponibilizou editais de cadastro de projetos no PAC SELEÇÕES. Solicito ao executivo enviar a este poder todos os projetos cadastrados. Também alertamos para os prazos que inicia em 9 de outubro e se encerra em 10 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/503/proposicao_no_133-_2023_-_mocao_professor_eduardo.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/503/proposicao_no_133-_2023_-_mocao_professor_eduardo.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização para o Professor e historiador Luís Eduardo Souza Fraga</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/504/proposicao_no_134-_2023_-_mocao_adpf_442.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/504/proposicao_no_134-_2023_-_mocao_adpf_442.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio endereçada às presidências da Câmara dos Deputados e ao Senado Federal, em apoio as prerrogativas do Poder Legislativo Federal, tendo em vista a usurpação de funções em decorrência da apreciação da ADPF 442 pelo Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Pedido de providências, contratação de um Neurologista ou Neuro Pediatra para atendimento das crianças com TEA</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/509/proposicao_no136-_2023_-_mocao_trupe_da_folia.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/509/proposicao_no136-_2023_-_mocao_trupe_da_folia.docx</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/510/proposicao_vigilancia_sanitaria.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/510/proposicao_vigilancia_sanitaria.docx</t>
   </si>
   <si>
     <t>Que o Senhor Prefeito Municipal por meio da secretaria solicite a Vigilância Sanitária, a VISTORIA em todos os estabelecimentos do ramo alimentício, como restaurantes, bares, pequenas indústrias, e outros estabelecimentos relacionados ao setor, bem como matérias-primas, embalagens, processos e procedimentos de manipulação dos mesmos, para averiguar e assegurar que os requisitos essenciais de higiene sejam cumpridos, assim como caixas de gordura, e ligação de rede de esgoto adequada, garantindo a segurança alimentar e proteção ao meio ambiente.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/511/pl_tea.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/511/pl_tea.docx</t>
   </si>
   <si>
     <t>Dispõe sobre política pública municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares EM Barra do Ribei-ro/RS_x000D_
 Art. 1º A política municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares fica disciplinada nos termos das diretrizes estabelecidas nesta Lei._x000D_
 _x000D_
  § 1º Para os fins desta lei, considera-se pessoa com Transtorno do Espectro Autista (TEA) aquela que, em razão de neurodesenvolvimento atípico, apresente as seguintes caracterís-ticas:_x000D_
 I - dificuldade de comunicação, podendo haver comprometimento da linguagem verbal e não verbal, literalidade, concretude, apraxia de fala e dislexia;_x000D_
 II - dificuldade de manutenção de interação social, ausência ou diminuição de reciprocidade e pouco ou nenhum apego a convenções sociais;_x000D_
 III - padrões restritivos e repetitivos de comportamentos, interesses, temas e atividades, apego à rotina e necessidade de planejamento;_x000D_
 IV - recebimento, processamento e resposta aos estímulos sensoriais de forma peculiar, podendo haver hiper ou hiporresponsividade dos sentidos e rigidez mental._x000D_
 § 2º As características elencadas no § 1º deste artigo podem se apresentar em diferentes graus, em conjunto ou de forma isolada._x000D_
 § 3º A Carteira de Identidade instituída pelo Decreto Federal nº 9.278, de 5 de fevereiro de 2018, que regulamenta a Lei Federal nº 7.116, de 29 de agosto de 1983, configura docu-mento válido para garantir o acesso às políticas municipais voltadas às pessoas com TEA e ao atendimento prioritário, podendo ser adicionado ao referido documento o símbolo da fita quebra-cabeça, símbolo mundial da conscientização do transtorno do espectro autista._x000D_
 § 4º As pessoas com Transtorno do Espectro Autista são equiparadas a pessoas com defi-ciência, para todos os efeitos legais, conforme Lei Federal nº 12.764, de 27 de dezembro de 2012, que estabelece a Política Nacional de Proteção dos Direitos da Pessoa com Trans-torno do Espectro Autista._x000D_
 _x000D_
 Art. 2º São diretrizes da Política Municipal para garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autista (TEA) e seus familiares:_x000D_
 _x000D_
 I - a intersetorialidade no desenvolvimento das ações e das políticas e no atendimento à pessoa com Transtorno do Espectro Autista;_x000D_
 II - a participação da comunidade na formulação de políticas públicas voltadas às pessoas com Transtorno do Espectro Autista e o controle social da sua implantação, acompanha-mento e avaliação;_x000D_
 III - o protagonismo da pessoa com Transtorno do Espectro Autista na formulação de políti-cas públicas voltadas à efetivação de seus direitos;_x000D_
 IV - a promoção, pelo Município de Barra do Ribeiro, de campanhas de esclarecimento so-bre o Transtorno do Espectro Autista;_x000D_
 V - a atenção integral às necessidades de saúde da pessoa com Transtorno do Espectro Autista, objetivando o diagnóstico precoce, o atendimento multiprofissional e o acesso a medicamentos e alimentação adequada;_x000D_
 VI - o estímulo à inserção da pessoa com Transtorno do Espectro Autista no mercado de trabalho, observadas as peculiaridades da deficiência e a Lei Federal nº 8.069, de 13 de julho de 1990;_x000D_
 VII - o incentivo à formação e à capacitação de profissionais especializados no atendimento à pessoa com Transtorno do Espectro Autista, bem como a pais e responsáveis;_x000D_
 VIII - o apoio social, psicológico e formativo aos familiares de pessoas com TEA;_x000D_
 IX - a inserção da pessoa com Transtorno do Espectro Autista na sociedade, podendo o Município implementar políticas públicas para a garantia, proteção e ampliação de seus di-reitos;_x000D_
@@ -2955,318 +2955,318 @@
 Art. 13. As despesas decorrentes da execução desta Lei correrão pelas dotações orçamen-tárias próprias, suplementadas se necessário._x000D_
 _x000D_
 Art. 14. O Poder Executivo regulamentará o disposto nesta Lei, no que couber._x000D_
 _x000D_
 Art. 15. Esta Lei entra em vigor na data da publicação._x000D_
 _x000D_
 _x000D_
 Câmara de Vereadores, 09 de novembro de 2023._x000D_
  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 LEANDRINHO CALDAS (PT)_x000D_
 VEREADOR</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/512/emendas.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/512/emendas.docx</t>
   </si>
   <si>
     <t>Venho através deste solicitar a previsão de execução das seguintes emendas articuladas por este vereador e todas acordadas em reuniões com representantes do Executivo Municipal:_x000D_
 •	Emenda deputado Federal Henrique Fontana no valor de R$ 150.000,00 para CONSTRUÇÃO DO CAMPO DE FUTEBOL AMADOR  _x000D_
 •	Emenda Deputada Federal   Maria do Rosário no Valor de R$ 150.000,00 para realização de convênio com ACPA para criação do SUS ANINAL._x000D_
 •	Emenda Deputado Federal Henrique Fontana no valor de 150.000,00 para realização de convênio com o Clube Atlético Nacional para melhorias no seu estádio para aumentar oferta do projeto social com as crianças.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/526/proposicao_no_140_-_2023_-_conserto_bueiro_na_estrada_murlik.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/526/proposicao_no_140_-_2023_-_conserto_bueiro_na_estrada_murlik.docx</t>
   </si>
   <si>
     <t>Solicito o conserto do bueiro na estrada Murlik.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/527/proposicao_no_141_-_2023_-_saibro_e_conserto_de_um_bueiro_na_linha_guisio.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/527/proposicao_no_141_-_2023_-_saibro_e_conserto_de_um_bueiro_na_linha_guisio.docx</t>
   </si>
   <si>
     <t>Solicito a colocação de saibro e conserto de um bueiro na linha Guisio.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/528/proposicao_no_142_-_2023_-_saibro_na_rua_juliao_carmona.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/528/proposicao_no_142_-_2023_-_saibro_na_rua_juliao_carmona.docx</t>
   </si>
   <si>
     <t>Atendendo o pedido dos moradores, solicito a colocação de saibro na Rua Julião Carmona</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/529/pracas_-_uso_inadequado.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/529/pracas_-_uso_inadequado.docx</t>
   </si>
   <si>
     <t>Este Pedido de providência tem por finalidade o cumprimento sobre as regras e leis dos espaços Públicos, neste caso específico as Praças, quando ocupadas para fins impróprios ou inadequados, assim como os passeios públicos.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/541/proposicao_no_144_-_2023_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/541/proposicao_no_144_-_2023_.docx</t>
   </si>
   <si>
     <t>Este Pedido de providência tem por finalidade o cumprimento sobre as regras e leis dos espaços Públicos, neste caso específico as Praças, quando ocupadas para fins impróprios ou inadequados, assim como os passeios públicos</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/542/proposicao_no_145_-_2023_.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/542/proposicao_no_145_-_2023_.docx</t>
   </si>
   <si>
     <t>Pedido de Providência no encanamento, na Rua Harry José Hafmam, após calçamento registro de problema de alagamentos entupimento na rede de esgoto dos moradores.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Solicito o recolhimento de lixo no Pangaré.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/544/proposicao_no_147_-_2023_-.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/544/proposicao_no_147_-_2023_-.docx</t>
   </si>
   <si>
     <t>Solicito saibro para melhorar a entrada de todas as ruas ligadas a ERS 713, no perímetro urbano de Douradilho.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/545/proposicao_no_148_-_2023_-.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/545/proposicao_no_148_-_2023_-.docx</t>
   </si>
   <si>
     <t>Solicito limpeza do esgoto da Rua Ivo Bandar Okraszewski. A limpeza precisa ser feita com retroescavadeira.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/549/proposicao_no_149_-_2023_-_encaminha_proposicoes_vereador_mirim_miguel.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/549/proposicao_no_149_-_2023_-_encaminha_proposicoes_vereador_mirim_miguel.docx</t>
   </si>
   <si>
     <t>Encaminho as Proposições nº 01, 02, 03 e 04/2023 do Vereador Mirim MIGUEL RODRIGUES DA SILVA da Escola Municipal Gottofredo Hein, aprovadas na Sessão Ordinária da Câmara Mirim, realizada no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/550/proposicao_no_150_-_2023_-_encaminha_proposicoes_vereador_mirim_alysson.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/550/proposicao_no_150_-_2023_-_encaminha_proposicoes_vereador_mirim_alysson.docx</t>
   </si>
   <si>
     <t>Encaminho as Proposições nº 05, 06 e 07/2023 do Vereador Mirim ALYSSON BORGES PEREIRA da Escola Municipal João Evangelista Pinós, aprovadas na Sessão Ordinária da Câmara Mirim, realizada no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/551/proposicao_no_151_-_2023_-_encaminha_proposicoes_vereadora_mirim_amanda.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/551/proposicao_no_151_-_2023_-_encaminha_proposicoes_vereadora_mirim_amanda.docx</t>
   </si>
   <si>
     <t>Encaminho as Proposições nº 08, 09, 010 e 011/2023 da Vereadora Mirim AMANDA MAYER do Colégio Estadual Dr. Carlos Pinto de Albuquerque, aprovadas na Sessão Ordinária da Câmara Mirim, realizada no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/552/proposicao_no_152_-_2023_-_encaminha_proposicoes_vereador_mirim_bernardo.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/552/proposicao_no_152_-_2023_-_encaminha_proposicoes_vereador_mirim_bernardo.docx</t>
   </si>
   <si>
     <t>Encaminho as Proposições nº 012, 013, 014, 015 e 016/2023 do Vereador Mirim BERNARDO ABECHE do Colégio Estadual Dr. Carlos Pinto de Albuquerque, aprovadas na Sessão Ordinária da Câmara Mirim, realizada no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/553/proposicao_no_153_-_2023_-_encaminha_proposicoes_vereador_mirim_felipe.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/553/proposicao_no_153_-_2023_-_encaminha_proposicoes_vereador_mirim_felipe.docx</t>
   </si>
   <si>
     <t>Encaminho as Proposições nº 017, 018, 019 e 020/2023 do Vereador Mirim FELIPE JARDIM SIMÕES PIRES do Colégio Égalité, aprovadas na Sessão Ordinária da Câmara Mirim, realizada no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/554/proposicao_no_154_-_2023_-_encaminha_proposicoes_vereador_mirim_camili.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/554/proposicao_no_154_-_2023_-_encaminha_proposicoes_vereador_mirim_camili.docx</t>
   </si>
   <si>
     <t>Encaminho as Proposições nº 021 e 022/2023 da Vereadora Mirim CAMILI VITÓRIA ZENKER da Escola Municipal Fernando Hoff, aprovadas na Sessão Ordinária da Câmara Mirim, realizada no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/555/proposicao_no_155_-_2023_-_encaminha_proposicoes_vereador_mirim_yure.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/555/proposicao_no_155_-_2023_-_encaminha_proposicoes_vereador_mirim_yure.docx</t>
   </si>
   <si>
     <t>Encaminho as Proposições nº 023 e 028/2023 do Vereador Mirim YURE DE LIMA DA SILVA da Escola Estadual Francisco Rosales Neumann, aprovadas na Sessão Ordinária da Câmara Mirim, realizada no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/556/proposicao_no_156_-_2023_-_encaminha_proposicoes_vereadora_mirim_stefany.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/556/proposicao_no_156_-_2023_-_encaminha_proposicoes_vereadora_mirim_stefany.docx</t>
   </si>
   <si>
     <t>Encaminho a Proposição nº 024/2023 da Vereadora Mirim STEFANY BOEIRA DA SILVA da Escola Estadual Francisco Rosales Neumann, aprovada na Sessão Ordinária da Câmara Mirim, realizada no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/557/proposicao_no_157_-_2023_-_encaminha_proposicoes_vereador_mirim_isaac.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/557/proposicao_no_157_-_2023_-_encaminha_proposicoes_vereador_mirim_isaac.docx</t>
   </si>
   <si>
     <t>Encaminho as Proposições nº 025, 026 e 027/2023 do Vereador Mirim ISAAC GOMES JACOBS da Escola São José, aprovadas na Sessão Ordinária da Câmara Mirim, realizada no dia 27 de novembro de 2023.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/558/proposicao_no_158_-_2023_-_aumento_de_salario_conselheiros.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/558/proposicao_no_158_-_2023_-_aumento_de_salario_conselheiros.docx</t>
   </si>
   <si>
     <t>Solicitamos que o executivo municipal estude a possibilidade de prover aumento aos Conselheiros Tutelares, passado de um salário para um salário e meio.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/559/proposicao_no_159_-_2023_-prorrogacao_dos_editais.docx</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/559/proposicao_no_159_-_2023_-prorrogacao_dos_editais.docx</t>
   </si>
   <si>
     <t>Solicitamos a prorrogação dos editais N° 18/2021 e N° 01/2022 que homologaram o resultado do edital N° 01/2020 do Concurso Público da Prefeitura Municipal de Barra do Ribeiro.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Solicito o patrolamento e a colocação de  saibro  na antiga estrada, paralela com a ERS 713,  em frente ao secador de arroz Flech,  antes da entrada do Passo da Estiva.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>CGM</t>
   </si>
   <si>
     <t>Contas do Gestor do Município</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/378/parecer_tce_no_20.519.pdf</t>
+    <t>http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/378/parecer_tce_no_20.519.pdf</t>
   </si>
   <si>
     <t>Processo de Contas de Governo do Administrador do Executivo Municipal de Barra do Ribeiro, referente ao exercício de 2017, falhas prejudiciais ou Erário. _x000D_
 Recomendação. Parecer desfavorável.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3574,68 +3574,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/434/projetos_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/301/projetos_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/302/projetos_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_03-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/304/projetos_de_lei_04-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/305/projetos_de_lei_05-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_06-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_10-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_11-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_12-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_13-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/320/projeto_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_15-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_16-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/329/pl_018-2023_-_reajuste_dos_vencimentos_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/330/pl_019-2022_-_revisao_anual_dos_vencimentos_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/331/pl_020-2023_-_revisao_anual_dos_vencimentos_agentes_politicos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_021-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_022-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_23-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_24-2023.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_026-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/383/projeto_de_lei_027-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_28-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_29-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_30-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_-__rua_bambu_pssa_ivo_bandar_okraszewski.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_-_rua_pau_-_brasil_passa_para_rua_helio_stropper_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_033-2023_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_034-2023_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_035-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_036-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_038-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_039-2023_-_contratacao_agentes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_040-2023_-_cria_o_bairro_recanto_dos_lara.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_-_0041-2023-_refiz_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_042-2023_-_contratacao_de_fisioterepeuta.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_043-2023_contratacao_de_psicologo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_044-2023.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_045-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_046-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_lei_50-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_lei_51-2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_lei_052-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_lei_53-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_lei_54-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_de_lei_055-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/500/projeto_de_lei_056-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/501/projeto_de_lei_057-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/502/projeto_de_lei_058-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_59-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_60-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_061-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_062-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_063-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_64-2023_-_luiz_nardino_vencato..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_65-2023_-_juazeiros.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/525/pl_066_-_loa_2024_-_completa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_067-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_068-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_069-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/533/projeto_de_lei_070-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_071-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_de_lei_072-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_073-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/537/projeto_de_lei_074-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_075-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_076-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_077-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_78-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_79-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_80-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_lei_81-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/561/pojeto_de_lei_082-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_lei_83-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/563/projeto_de_lei_84-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/564/projeto_de_lei_85-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/565/projeto_de_lei_86-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/566/projeto_de_lei_87-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_de_lei_88-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_lei_89-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/569/projeto_de_lei_90-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/572/pojeto_de_lei_091-2023_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/573/pojeto_de_lei_092-2023_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/574/pojeto_de_lei_093-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/575/pojeto_de_lei_094-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/580/pojeto_de_lei_095-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/581/pojeto_de_lei_096-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/582/pojeto_de_lei_097-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/583/pojeto_de_lei_098-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/584/pojeto_de_lei_099-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/585/pojeto_de_lei_100-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_resolucao_legislativa_01.2023_-_concede_aumento_vale.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_resolucao_legislativa_02.2023_-_concede_abono_aos_servidores_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/455/projeto_de_decreto_legislativo_01.2023_-_aprovacao_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/571/projeto_de_decreto_legislativo_02.2023_-_autoriza_viagem_prefeito.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/300/of._gab._no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/317/proposicao_no_01-_2023_-_mocao_piquete_os_caudilhos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/318/ipl_nao_e_nao.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/319/proposicao_no_03-_2023_-_mocao_katia_almeida.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/324/proposicao_no_004.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/325/proposicao_no_005_-_mutirao_no_bairro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/326/proposicao_no_006.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/328/proposicao_no_008-_programa_de_cursos_profisionalizantes.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/332/proposicao_no_009_-_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/333/proposicao_no_010_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/334/proposicao_no_011_-_manutencao_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/335/proposicao_no_012_-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/336/proposicao_no_013-_2023_-_mocao_de_pesar_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/337/proposicao__canos_praca_da_pavao.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/338/proposicao_banheiros_praca_joao_budelon_1.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/339/11._onibus__interior.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/340/22._saude__isencao_pgto__de_passagem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/341/55._isencao__iptu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/342/33._temporada_de_verao.__onibus.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/343/44._estrada_pangare.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/344/proposicao_limpeza_de_ruas.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/348/proposicao_no_022-2023.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/351/proposicao_no_025-2023.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/352/proposicao_no_026-2023.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/354/proposicao_no_028-_2023_.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/355/proposicao_no_29-_2023_-mocao_escola_sao_jose.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/366/proposicao_no_030-_2023_-_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/359/informacoes_sobre_nomecoes.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/360/pista_de_corrida_e_ciclismo_no_parque.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/361/faixa_de_seguranca_creche_tia_romana.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/358/feira_livre_1.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/363/proposicao_-_criacao_do_comped.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/364/mocao_isaac.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/365/convite_ao_sec_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/367/proposicao_no_038-_2023_-_contratar_um_a_fisioterapeuta.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/368/proposicao_no_039-_2023_-_licitacao_dos_calcamentos.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/369/proposicao_no_040-2023_-_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/370/proposicao_no_041-_2023_-_recolimento_de_lixo.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/371/proposicao_no_042-_2023_-_daer.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/373/proposicao_no_044-_2023_-_colocacao_de_uma_parada.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/374/proposicao_no_045_-_2023_-_atendimento_da_creche_as_6_30h.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/377/placas_de_nomes_de_estradas_e_km.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/379/proposicao_no_047-_2023_-_.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/380/proposicao_no_048-_2023_-_.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/381/proposicao_no_049-_2023_-.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/385/proposicao_no_051-2023.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/386/proposicao_no_052-2023.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/387/proposicao_no_053-2023.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/388/praca_da_pavao.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/389/area_publica_picada.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/390/agentes_saude_piso.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/391/mocao_acpa.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/392/proposicao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/393/seguranca_ns_escolas.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/394/proposicao_no_060-_2023_-_mocao_.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/395/proposicao_no_061-2023_-_iluminacao_e_para_de_onibus.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/396/proposicao_no_062-_2023_-_mocao_de_repudio.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/400/acessebilidade_esf_centro.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/401/piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/402/ciclovias.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/403/proposicao_no_066_-_2023_-_rede_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/404/proposicao_no_067_-_2023_-_telhas.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/405/proposicao_no_068_-_2023_-.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/406/proposicao_no_069_-_2023_-_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/407/proposicao_no_070_-_2023_-_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/409/ipl_protocolo_seguranca_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/410/comite_de_seguranca_e_protecao_escolar.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/413/praca_santa_isabel.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/420/proposicao_no_074-_2023_.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/421/santa_isabel_e_mauricio_cardoso.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/422/guarita_escola_fernando_hoff.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/423/proposicao_no_077-2021_ipl_para_subsidio_para_esportistas_e_representantes_da_cultura.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/424/proposicao_no_078-_2023_.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/425/proposicao_no_mocao_de_pesar_marcio_luis_gross.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/427/proposicao_no_082-_2023_.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/428/parabenizacao_aluno_thaissom.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/429/pl_dia_da_umbanda.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/430/rede_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/431/posto_passo_da_estancia.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/439/proposicao_no_086-_2023_.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/440/proposicao_no_087-_2023_-_mocao_rotary.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/441/proposicao_no_088-_2023_.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/442/proposicao_no_089-_2023_.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/444/proposicao_-_barra_moto_solidario.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/448/ccf_000234.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/449/ccf_000235.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/450/ccf_000236.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/451/ccf_000237.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/452/quebra_molas_felipe_didido_e_barao_do_jacui.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/453/calendario_esportivo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/454/gattinao.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/456/limpeza_de_valos.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/457/quebra_molas_em_frente_ao_parque_municipal_.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/463/recurso_campo_municipal.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/466/ccf_000577.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/467/ccf_000578.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/468/ccf_000579.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/469/cortado_terceiro_pedido.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/470/resto_de_obras_no_fundo_do_pa.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/471/recuperacao_de_calcamentos.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/473/proposicao_no_110-_2023_-_.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/474/parada_ernesto_dorneles.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/475/rua_do_narico.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/476/mocao_capoeira.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/477/prop_canteiros.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/478/prp_bueiros.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/479/prop_conselho_pessoa_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/480/proposicao_no_117-_2023_-_ped_providencia_-_canos_e_aterro_-_estr._da_cabanha_-_janete.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/481/proposicao_no_118_-_2023_-_ped_providencias_engo_dos__moles.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/483/proposicao_no_119_-_2023_-_drenagem_parque_munic_-_leandro.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/484/isencao_agua_luz_e_iptu.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/485/decreto_de_emergencia.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/488/pl_rede_de_apoio_as_escolas.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/490/proposicao_no_123_-_2023_-_bueiro_ponte_maneguine_-_janete.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/491/proposicao_no_124_-_2023_-_canos_e_aterro_2a_ponte_do_ribeiro_-_janete.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/492/proposicao_no_125_-_2023_-_saibro_trv_dos_dias_-_janete.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/493/proposicao_no_126_-_2023_-_canos_estrada_da_antena_-_janete.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/494/proposicao_no_127_-_2023_-_total_arrecadacao_tributos_douradilho_-_janete.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/495/proposicao_no_128_-_2023_-_piso_gatinao_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/496/proposicao_no_129_-_2023_-_limpeza_bueiros_extremosa_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/497/proposicao_no_130_-_2023_-_manutencao_av_castelo_branco_sentido_cabure_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/498/proposicao_no_131_-_2023_-_manutencao_av_augusto_evg._pi_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/489/selecao_pac.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/503/proposicao_no_133-_2023_-_mocao_professor_eduardo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/504/proposicao_no_134-_2023_-_mocao_adpf_442.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/509/proposicao_no136-_2023_-_mocao_trupe_da_folia.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/510/proposicao_vigilancia_sanitaria.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/511/pl_tea.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/512/emendas.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/526/proposicao_no_140_-_2023_-_conserto_bueiro_na_estrada_murlik.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/527/proposicao_no_141_-_2023_-_saibro_e_conserto_de_um_bueiro_na_linha_guisio.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/528/proposicao_no_142_-_2023_-_saibro_na_rua_juliao_carmona.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/529/pracas_-_uso_inadequado.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/541/proposicao_no_144_-_2023_.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/542/proposicao_no_145_-_2023_.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/544/proposicao_no_147_-_2023_-.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/545/proposicao_no_148_-_2023_-.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/549/proposicao_no_149_-_2023_-_encaminha_proposicoes_vereador_mirim_miguel.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/550/proposicao_no_150_-_2023_-_encaminha_proposicoes_vereador_mirim_alysson.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/551/proposicao_no_151_-_2023_-_encaminha_proposicoes_vereadora_mirim_amanda.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/552/proposicao_no_152_-_2023_-_encaminha_proposicoes_vereador_mirim_bernardo.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/553/proposicao_no_153_-_2023_-_encaminha_proposicoes_vereador_mirim_felipe.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/554/proposicao_no_154_-_2023_-_encaminha_proposicoes_vereador_mirim_camili.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/555/proposicao_no_155_-_2023_-_encaminha_proposicoes_vereador_mirim_yure.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/556/proposicao_no_156_-_2023_-_encaminha_proposicoes_vereadora_mirim_stefany.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/557/proposicao_no_157_-_2023_-_encaminha_proposicoes_vereador_mirim_isaac.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/558/proposicao_no_158_-_2023_-_aumento_de_salario_conselheiros.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/559/proposicao_no_159_-_2023_-prorrogacao_dos_editais.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/378/parecer_tce_no_20.519.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/434/projetos_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/301/projetos_de_lei_01-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/302/projetos_de_lei_02-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/303/projeto_de_lei_03-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/304/projetos_de_lei_04-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/305/projetos_de_lei_05-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/306/projeto_de_lei_06-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/307/projeto_de_lei_07-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/308/projeto_de_lei_08-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/309/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/310/projeto_de_lei_10-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/314/projeto_de_lei_11-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/315/projeto_de_lei_12-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/316/projeto_de_lei_13-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/320/projeto_de_lei_14-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/321/projeto_de_lei_15-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/322/projeto_de_lei_16-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/323/projeto_de_lei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/329/pl_018-2023_-_reajuste_dos_vencimentos_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/330/pl_019-2022_-_revisao_anual_dos_vencimentos_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/331/pl_020-2023_-_revisao_anual_dos_vencimentos_agentes_politicos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/345/projeto_de_lei_021-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/346/projeto_de_lei_022-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/347/projeto_de_lei_23-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/356/projeto_de_lei_24-2023.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/376/projeto_de_lei_25-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/382/projeto_de_lei_026-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/383/projeto_de_lei_027-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/397/projeto_de_lei_28-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/398/projeto_de_lei_29-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/399/projeto_de_lei_30-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/411/projeto_de_lei_-__rua_bambu_pssa_ivo_bandar_okraszewski.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/412/projeto_de_lei_-_rua_pau_-_brasil_passa_para_rua_helio_stropper_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/414/projeto_de_lei_033-2023_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/415/projeto_de_lei_034-2023_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/416/projeto_de_lei_035-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/417/projeto_de_lei_036-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/418/projeto_de_lei_038-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/419/projeto_de_lei_038-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/432/projeto_de_lei_039-2023_-_contratacao_agentes.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/433/projeto_de_lei_040-2023_-_cria_o_bairro_recanto_dos_lara.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/438/projeto_de_lei_-_0041-2023-_refiz_municipal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/435/projeto_de_lei_042-2023_-_contratacao_de_fisioterepeuta.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/436/projeto_de_lei_043-2023_contratacao_de_psicologo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/445/projeto_de_lei_044-2023.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/446/projeto_de_lei_045-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/447/projeto_de_lei_046-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/460/projeto_de_lei_47-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/461/projeto_de_lei_48-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/462/projeto_de_lei_49-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/464/projeto_de_lei_50-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/465/projeto_de_lei_51-2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/472/projeto_de_lei_052-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/486/projeto_de_lei_53-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/487/projeto_de_lei_54-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/499/projeto_de_lei_055-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/500/projeto_de_lei_056-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/501/projeto_de_lei_057-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/502/projeto_de_lei_058-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/506/projeto_de_lei_59-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/505/projeto_de_lei_60-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/520/projeto_de_lei_061-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/521/projeto_de_lei_062-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/522/projeto_de_lei_063-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/523/projeto_de_lei_64-2023_-_luiz_nardino_vencato..docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/524/projeto_de_lei_65-2023_-_juazeiros.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/525/pl_066_-_loa_2024_-_completa.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/530/projeto_de_lei_067-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/531/projeto_de_lei_068-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/532/projeto_de_lei_069-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/533/projeto_de_lei_070-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/534/projeto_de_lei_071-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/535/projeto_de_lei_072-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/536/projeto_de_lei_073-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/537/projeto_de_lei_074-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/538/projeto_de_lei_075-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/539/projeto_de_lei_076-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/540/projeto_de_lei_077-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/546/projeto_de_lei_78-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/547/projeto_de_lei_79-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/548/projeto_de_lei_80-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/560/projeto_de_lei_81-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/561/pojeto_de_lei_082-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/562/projeto_de_lei_83-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/563/projeto_de_lei_84-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/564/projeto_de_lei_85-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/565/projeto_de_lei_86-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/566/projeto_de_lei_87-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/567/projeto_de_lei_88-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/568/projeto_de_lei_89-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/569/projeto_de_lei_90-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/572/pojeto_de_lei_091-2023_2.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/573/pojeto_de_lei_092-2023_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/574/pojeto_de_lei_093-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/575/pojeto_de_lei_094-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/580/pojeto_de_lei_095-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/581/pojeto_de_lei_096-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/582/pojeto_de_lei_097-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/583/pojeto_de_lei_098-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/584/pojeto_de_lei_099-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/585/pojeto_de_lei_100-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_resolucao_legislativa_01.2023_-_concede_aumento_vale.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/570/projeto_de_resolucao_legislativa_02.2023_-_concede_abono_aos_servidores_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/455/projeto_de_decreto_legislativo_01.2023_-_aprovacao_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/571/projeto_de_decreto_legislativo_02.2023_-_autoriza_viagem_prefeito.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/300/of._gab._no_010-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/317/proposicao_no_01-_2023_-_mocao_piquete_os_caudilhos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/318/ipl_nao_e_nao.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/319/proposicao_no_03-_2023_-_mocao_katia_almeida.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/324/proposicao_no_004.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/325/proposicao_no_005_-_mutirao_no_bairro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/326/proposicao_no_006.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/328/proposicao_no_008-_programa_de_cursos_profisionalizantes.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/332/proposicao_no_009_-_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/333/proposicao_no_010_-_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/334/proposicao_no_011_-_manutencao_e_limpeza.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/335/proposicao_no_012_-iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/336/proposicao_no_013-_2023_-_mocao_de_pesar_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/337/proposicao__canos_praca_da_pavao.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/338/proposicao_banheiros_praca_joao_budelon_1.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/339/11._onibus__interior.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/340/22._saude__isencao_pgto__de_passagem" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/341/55._isencao__iptu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/342/33._temporada_de_verao.__onibus.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/343/44._estrada_pangare.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/344/proposicao_limpeza_de_ruas.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/348/proposicao_no_022-2023.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/351/proposicao_no_025-2023.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/352/proposicao_no_026-2023.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/354/proposicao_no_028-_2023_.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/355/proposicao_no_29-_2023_-mocao_escola_sao_jose.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/366/proposicao_no_030-_2023_-_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/359/informacoes_sobre_nomecoes.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/360/pista_de_corrida_e_ciclismo_no_parque.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/361/faixa_de_seguranca_creche_tia_romana.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/358/feira_livre_1.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/363/proposicao_-_criacao_do_comped.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/364/mocao_isaac.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/365/convite_ao_sec_meio_ambiente.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/367/proposicao_no_038-_2023_-_contratar_um_a_fisioterapeuta.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/368/proposicao_no_039-_2023_-_licitacao_dos_calcamentos.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/369/proposicao_no_040-2023_-_mocao_de_pesar.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/370/proposicao_no_041-_2023_-_recolimento_de_lixo.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/371/proposicao_no_042-_2023_-_daer.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/373/proposicao_no_044-_2023_-_colocacao_de_uma_parada.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/374/proposicao_no_045_-_2023_-_atendimento_da_creche_as_6_30h.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/377/placas_de_nomes_de_estradas_e_km.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/379/proposicao_no_047-_2023_-_.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/380/proposicao_no_048-_2023_-_.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/381/proposicao_no_049-_2023_-.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/385/proposicao_no_051-2023.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/386/proposicao_no_052-2023.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/387/proposicao_no_053-2023.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/388/praca_da_pavao.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/389/area_publica_picada.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/390/agentes_saude_piso.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/391/mocao_acpa.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/392/proposicao_no_058-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/393/seguranca_ns_escolas.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/394/proposicao_no_060-_2023_-_mocao_.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/395/proposicao_no_061-2023_-_iluminacao_e_para_de_onibus.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/396/proposicao_no_062-_2023_-_mocao_de_repudio.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/400/acessebilidade_esf_centro.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/401/piso_enfermagem.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/402/ciclovias.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/403/proposicao_no_066_-_2023_-_rede_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/404/proposicao_no_067_-_2023_-_telhas.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/405/proposicao_no_068_-_2023_-.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/406/proposicao_no_069_-_2023_-_.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/407/proposicao_no_070_-_2023_-_.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/409/ipl_protocolo_seguranca_nas_escolas.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/410/comite_de_seguranca_e_protecao_escolar.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/413/praca_santa_isabel.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/420/proposicao_no_074-_2023_.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/421/santa_isabel_e_mauricio_cardoso.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/422/guarita_escola_fernando_hoff.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/423/proposicao_no_077-2021_ipl_para_subsidio_para_esportistas_e_representantes_da_cultura.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/424/proposicao_no_078-_2023_.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/425/proposicao_no_mocao_de_pesar_marcio_luis_gross.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/427/proposicao_no_082-_2023_.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/428/parabenizacao_aluno_thaissom.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/429/pl_dia_da_umbanda.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/430/rede_de_esgoto.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/431/posto_passo_da_estancia.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/439/proposicao_no_086-_2023_.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/440/proposicao_no_087-_2023_-_mocao_rotary.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/441/proposicao_no_088-_2023_.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/442/proposicao_no_089-_2023_.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/444/proposicao_-_barra_moto_solidario.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/448/ccf_000234.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/449/ccf_000235.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/450/ccf_000236.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/451/ccf_000237.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/452/quebra_molas_felipe_didido_e_barao_do_jacui.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/453/calendario_esportivo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/454/gattinao.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/456/limpeza_de_valos.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/457/quebra_molas_em_frente_ao_parque_municipal_.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/463/recurso_campo_municipal.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/466/ccf_000577.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/467/ccf_000578.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/468/ccf_000579.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/469/cortado_terceiro_pedido.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/470/resto_de_obras_no_fundo_do_pa.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/471/recuperacao_de_calcamentos.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/473/proposicao_no_110-_2023_-_.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/474/parada_ernesto_dorneles.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/475/rua_do_narico.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/476/mocao_capoeira.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/477/prop_canteiros.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/478/prp_bueiros.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/479/prop_conselho_pessoa_com_deficiencia.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/480/proposicao_no_117-_2023_-_ped_providencia_-_canos_e_aterro_-_estr._da_cabanha_-_janete.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/481/proposicao_no_118_-_2023_-_ped_providencias_engo_dos__moles.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/483/proposicao_no_119_-_2023_-_drenagem_parque_munic_-_leandro.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/484/isencao_agua_luz_e_iptu.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/485/decreto_de_emergencia.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/488/pl_rede_de_apoio_as_escolas.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/490/proposicao_no_123_-_2023_-_bueiro_ponte_maneguine_-_janete.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/491/proposicao_no_124_-_2023_-_canos_e_aterro_2a_ponte_do_ribeiro_-_janete.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/492/proposicao_no_125_-_2023_-_saibro_trv_dos_dias_-_janete.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/493/proposicao_no_126_-_2023_-_canos_estrada_da_antena_-_janete.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/494/proposicao_no_127_-_2023_-_total_arrecadacao_tributos_douradilho_-_janete.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/495/proposicao_no_128_-_2023_-_piso_gatinao_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/496/proposicao_no_129_-_2023_-_limpeza_bueiros_extremosa_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/497/proposicao_no_130_-_2023_-_manutencao_av_castelo_branco_sentido_cabure_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/498/proposicao_no_131_-_2023_-_manutencao_av_augusto_evg._pi_-_juliano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/489/selecao_pac.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/503/proposicao_no_133-_2023_-_mocao_professor_eduardo.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/504/proposicao_no_134-_2023_-_mocao_adpf_442.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/509/proposicao_no136-_2023_-_mocao_trupe_da_folia.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/510/proposicao_vigilancia_sanitaria.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/511/pl_tea.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/512/emendas.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/526/proposicao_no_140_-_2023_-_conserto_bueiro_na_estrada_murlik.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/527/proposicao_no_141_-_2023_-_saibro_e_conserto_de_um_bueiro_na_linha_guisio.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/528/proposicao_no_142_-_2023_-_saibro_na_rua_juliao_carmona.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/529/pracas_-_uso_inadequado.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/541/proposicao_no_144_-_2023_.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/542/proposicao_no_145_-_2023_.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/544/proposicao_no_147_-_2023_-.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/545/proposicao_no_148_-_2023_-.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/549/proposicao_no_149_-_2023_-_encaminha_proposicoes_vereador_mirim_miguel.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/550/proposicao_no_150_-_2023_-_encaminha_proposicoes_vereador_mirim_alysson.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/551/proposicao_no_151_-_2023_-_encaminha_proposicoes_vereadora_mirim_amanda.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/552/proposicao_no_152_-_2023_-_encaminha_proposicoes_vereador_mirim_bernardo.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/553/proposicao_no_153_-_2023_-_encaminha_proposicoes_vereador_mirim_felipe.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/554/proposicao_no_154_-_2023_-_encaminha_proposicoes_vereador_mirim_camili.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/555/proposicao_no_155_-_2023_-_encaminha_proposicoes_vereador_mirim_yure.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/556/proposicao_no_156_-_2023_-_encaminha_proposicoes_vereadora_mirim_stefany.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/557/proposicao_no_157_-_2023_-_encaminha_proposicoes_vereador_mirim_isaac.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/558/proposicao_no_158_-_2023_-_aumento_de_salario_conselheiros.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/559/proposicao_no_159_-_2023_-prorrogacao_dos_editais.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barradoribeiro.rs.leg.br/media/sapl/public/materialegislativa/2023/378/parecer_tce_no_20.519.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H269"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="127.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>